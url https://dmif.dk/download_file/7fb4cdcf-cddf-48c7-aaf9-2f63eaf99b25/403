--- v0 (2026-04-30)
+++ v1 (2026-06-30)
@@ -1,1615 +1,3225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00D4141D">
-      <w:pPr>
+    <w:p w14:paraId="098431BA" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="da-DK"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...179 lines deleted...]
-        <w:pStyle w:val="Overskrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A259A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>R E J S E A F R E G N I N G</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571298" w:rsidRPr="005E2C6A" w:rsidRDefault="00571298">
-      <w:pPr>
+    <w:p w14:paraId="2F746538" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00571298" w:rsidRPr="005E2C6A" w:rsidRDefault="00571298">
-      <w:pPr>
+    <w:p w14:paraId="1F5BD51C" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3898"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="736A2FE3" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRPr="005E2C6A" w:rsidRDefault="00571298">
+          <w:p w14:paraId="210B5CC1" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BF219D3" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-            </w:pPr>
-            <w:r>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:t xml:space="preserve">Til: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="005E2C6A">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+          <w:p w14:paraId="21D598F5" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Dansk Militært Idrætsforbund</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dansk Militært Idrætsforbund </w:t>
             </w:r>
-            <w:r w:rsidR="00571298">
-[...5 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+          </w:p>
+          <w:p w14:paraId="1A59B8A9" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:t>Sekretariatet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...5 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="7F0DF412" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
-[...2 lines deleted...]
-              <w:t>Fra:</w:t>
+          <w:p w14:paraId="55595E15" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="607B3C18" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fra: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...29 lines deleted...]
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
+          <w:p w14:paraId="72BD5735" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64C77B12" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53C95441" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB21EF9" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="655B1CBB" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
+    <w:p w14:paraId="4BBBFE44" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061658A3" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3213"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="3142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="3DAED908" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="3898" w:type="dxa"/>
           <w:wAfter w:w="3827" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...6 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="22532834" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3A1533" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>ARRANGEMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...6 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="2E4C3C37" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="2BC71830" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...11 lines deleted...]
-              <w:t>Art:</w:t>
+          <w:p w14:paraId="77C8D395" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E69E680" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art     </w:t>
             </w:r>
-            <w:r w:rsidR="00043C9C">
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          </w:p>
+          <w:p w14:paraId="6FBCA193" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...11 lines deleted...]
-              <w:t>Dato:</w:t>
+          <w:p w14:paraId="328F85F4" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4712BDBA" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dato: </w:t>
             </w:r>
-            <w:r w:rsidR="00CD2125">
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="35056B7A" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3142" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...11 lines deleted...]
-              <w:t>Sted:</w:t>
+          <w:p w14:paraId="2BF8F82B" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09556317" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sted: </w:t>
             </w:r>
-            <w:r w:rsidR="00CD2125">
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
+    <w:p w14:paraId="0FF7B112" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C50CBE4" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="21545F79" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="4039" w:type="dxa"/>
           <w:wAfter w:w="4111" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="32AAC731" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CA862B7" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>TRANSPORT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...6 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="42DFDDFF" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="2FA69C5E" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3CDF64A6" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6124F6EA" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:t>Tog:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...6 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="62215B34" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="34B4BED2" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15094B78" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:t>Fly:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...6 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="20A0F185" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...11 lines deleted...]
-              <w:t>Færge/Bro</w:t>
+          <w:p w14:paraId="595E3443" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E07C9FB" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Færge/Bro:  </w:t>
             </w:r>
-            <w:r w:rsidR="00CD2125">
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          </w:p>
+          <w:p w14:paraId="5BDC5B47" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="65D20155" w14:textId="77777777" w:rsidTr="00F547C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C9995E" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="420D6F1C" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="186C5559" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1914"/>
+                <w:tab w:val="left" w:pos="4182"/>
+                <w:tab w:val="left" w:pos="4608"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F12F873" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1914"/>
+                <w:tab w:val="left" w:pos="4182"/>
+                <w:tab w:val="left" w:pos="4608"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t>Egen bil:            km á kr.2,28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">= </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t>kr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="6AF867D9" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...21 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="448A0480" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+          <w:p w14:paraId="7DDB8E8B" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="1914"/>
                 <w:tab w:val="left" w:pos="4182"/>
                 <w:tab w:val="left" w:pos="4608"/>
               </w:tabs>
-              <w:spacing w:line="120" w:lineRule="auto"/>
-[...62 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
+    <w:p w14:paraId="56B4EBB0" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C2A284" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3189"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="11B87823" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:trPr>
           <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="4181" w:type="dxa"/>
           <w:wAfter w:w="4111" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="46E18B27" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55A431E8" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>OPHOLD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...6 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          <w:p w14:paraId="171B69D9" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="04175A0C" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...11 lines deleted...]
-              <w:t>Hotel:</w:t>
+          <w:p w14:paraId="6CE58312" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BE237C2" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hotel:           </w:t>
             </w:r>
-            <w:r w:rsidR="00CD2125">
-[...10 lines deleted...]
-              <w:spacing w:line="120" w:lineRule="auto"/>
+          </w:p>
+          <w:p w14:paraId="7081EECE" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...11 lines deleted...]
-              <w:t>Fortæring:</w:t>
+          <w:p w14:paraId="43B3532A" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="518A55B0" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortæring:     </w:t>
             </w:r>
-            <w:r w:rsidR="00CD2125">
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...16 lines deleted...]
-              <w:t>Andet:</w:t>
+          <w:p w14:paraId="43061C33" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C74B382" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andet:   </w:t>
             </w:r>
-            <w:r w:rsidR="00CD2125">
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0EE62D58" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E2C6A" w:rsidRPr="005E2C6A" w:rsidRDefault="005E2C6A">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2F66382D" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2C6A">
+      <w:r w:rsidRPr="001A259A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">Overføres til: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005E2C6A">
+      <w:r w:rsidRPr="001A259A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
-        <w:t>Registrering</w:t>
-[...11 lines deleted...]
-        <w:t>nr</w:t>
+        <w:t>Registreringsnr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005E2C6A">
+      <w:r w:rsidRPr="001A259A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
-        <w:t>.:                                     Konto nr.:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.:                                     Konto nr.: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571298" w:rsidRPr="005E2C6A" w:rsidRDefault="00571298">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7F85DA74" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4D1A989D" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3189"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571298">
+      <w:tr w:rsidR="001A259A" w:rsidRPr="001A259A" w14:paraId="5EAF5171" w14:textId="77777777" w:rsidTr="00F547C6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...9 lines deleted...]
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298" w:rsidP="00043C9C">
+          <w:p w14:paraId="105D9E46" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728D91BC" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Beløb i alt: Kr.</w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beløb i alt: Kr. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+          <w:p w14:paraId="3C1CBCE1" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="1914"/>
                 <w:tab w:val="left" w:pos="4182"/>
                 <w:tab w:val="left" w:pos="4608"/>
               </w:tabs>
-              <w:spacing w:line="120" w:lineRule="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3586C6A6" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="1631"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Dato:</w:t>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dato: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+          <w:p w14:paraId="0E7FB004" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="1914"/>
                 <w:tab w:val="left" w:pos="4182"/>
                 <w:tab w:val="left" w:pos="4608"/>
               </w:tabs>
-              <w:spacing w:line="120" w:lineRule="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="Sidehoved"/>
+              <w:spacing w:after="0" w:line="120" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53903788" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4819"/>
-                <w:tab w:val="clear" w:pos="9638"/>
                 <w:tab w:val="left" w:pos="1914"/>
                 <w:tab w:val="left" w:pos="4182"/>
                 <w:tab w:val="left" w:pos="4608"/>
               </w:tabs>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+              </w:rPr>
               <w:t>Underskrift:</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00571298" w:rsidRPr="005E2C6A" w:rsidRDefault="005E2C6A">
-      <w:pPr>
+    <w:p w14:paraId="06D4519E" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E2C6A">
+      <w:r w:rsidRPr="001A259A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571298" w:rsidRDefault="00571298"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="1A4BCDA7" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A259A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kørsel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691D3C6F" w14:textId="77777777" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="001A259A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF7EE2C" w14:textId="10D50D16" w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidRDefault="00792A48" w:rsidP="00792A48">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D22E196" wp14:editId="4E350F75">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>231</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8970818</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6307859" cy="1419225"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1160341222" name="Gruppe 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6307859" cy="1419225"/>
+                          <a:chOff x="-2923309" y="154909"/>
+                          <a:chExt cx="6307859" cy="1419470"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="383223206" name="Lige forbindelse 5"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-2923309" y="1303361"/>
+                            <a:ext cx="6141861" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="3175">
+                            <a:solidFill>
+                              <a:schemeClr val="accent6">
+                                <a:lumMod val="50000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1668183654" name="Grafik 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="584579" y="154909"/>
+                            <a:ext cx="2799971" cy="1419470"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4F519C72" id="Gruppe 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:706.35pt;width:496.7pt;height:111.75pt;z-index:251675648;mso-position-vertical-relative:page;mso-width-relative:margin" coordorigin="-29233,1549" coordsize="63078,14194" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAhhIm+KAMAALQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVVlu&#10;2zAQ/S/QOxD6T7RZXgTbQZG0RoG0DZL2ADRFSUQokiDp7fYdUotrx0Ha1IAlLjPDN09vhvObfcPR&#10;lmrDpFgE8XUUICqILJioFsGvn1+upgEyFosCcynoIjhQE9wsP36Y71ROE1lLXlCNIIgw+U4tgtpa&#10;lYehITVtsLmWigrYLKVusIWprsJC4x1Eb3iYRNE43EldKC0JNQZW79rNYOnjlyUl9kdZGmoRXwSA&#10;zfqn9s+1e4bLOc4rjVXNSAcDvwNFg5mAQ4dQd9hitNHsRaiGES2NLO01kU0oy5IR6nOAbOLoLJuV&#10;lhvlc6nyXaUGmoDaM57eHZZ83660elIPGpjYqQq48DOXy77UjXsDSrT3lB0GyujeIgKL4zSaTLNZ&#10;gAjsxaN4liRZSyqpgXnnd5XMkjSNwMaZZKMZDD3tpP78WpTRxH+asAcRnkDbKRCLOfJh/o+Ppxor&#10;6mk2OfDxoBErFkE6TZMkTaJxgARuQLr3rKIIlLhmoqDcUOQTdVjA6VZ0DJrcAJkX6DulIY3SdBy3&#10;PAxcAn9TWPRcnuaPc6WNXVHZIDdYBJwJBxnneHtvLNAJVPUmbpkLtIMc4knmrYzkrPjCOHd7vrjo&#10;Lddoi6EsMCFU2LG345vmmyza9SyCn0MIoQeXdnaMBntcwKKjoU3cj+yB0xbGIy2BTpBB3AJxhX1+&#10;tufBRwJr51YC0sExetuxs3eu1Bf9vzgPHv5kKezg3DAh9aXT7b6HXLb2PQNt3o6CtSwOXhKeGlDr&#10;cq4YyeHflTGMXsj27XYHXnajadAFaf4qRoP180ZdQcdR2LI148wefPeE3BwosX1gxInWTY4VEI/H&#10;03iajrNRXwIrjUv2jBKnit629QT1MXIvybNBQt7WWFT0k1HQft2Hdxo6NffTk2PXnKleoG7cJQit&#10;+qzVXeCobaN3kmwaUHJ7L2jKIVcpTM2UCZDOabOmUNb6a9GVndHkEQACONC31dSSugd6BONgv1LQ&#10;2XSUTV52tb6ak8lsNpt01ew643lPOxZsV9Ma0Hi1XaxpT1kLxQ8BmVedvxpgdHL3/Dn3VsfLdvkb&#10;AAD//wMAUEsDBAoAAAAAAAAAIQDDWy9swJ4AAMCeAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAAFzAAAAvAIBgAAAKpSNk8AAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAAlwSFlzAAA7DgAAOw4BzLahgwAAnlVJREFUeF7t3Yt1HLeyKFBnoDtyAs6ACsEhOASH&#10;4BBOBgpBISgEhcAQGAJDeG8ANMUfOJzpBrrx2XutWudeWeJnpqcbKBQKfwAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFO6+/J/5/iW4s9/&#10;Unz5+xx/LX8DAAAAAAAGFBPkISl++t8f377en+PxHP/vQpz/++ln/PuS6AAAAAAAdC9UjX87fU8J&#10;8Gxi/Mo4/YrJcwAAAAAA6EpotRIqxLPJ741x9/Xf5bsAAAAAAECjQuuVIhXln8a9xDkAAAAAAG2K&#10;VeVfH94ktuuGNi0AAAAAADTliGT57zj9Wn4KAAAAAAA4UDzYs3oLls/iPraDAQAAAACAQ7SRLH+K&#10;++WnAgAAAACAHd19+euPdpLlS5x+Lj8dAAAAAADsJCSns0nrg+Pu67/LTwgAAAAAAJXdff0vm6xu&#10;JUL1OwAAAAAAVNVkK5a3oTULAAAAAAC1tdqK5W3cffm2/MQAAAAAAFBYqi7PJ6jbi/vlpwYAAAAA&#10;gMLuTv/LJKbbDVXmAAAAAABU8e3rw7ukdMsREvwAAAAAAFDU3Z//ZJPSbcfj8tMDAAAAAEAhvRz2&#10;+TZC33UAAAAAACjm2+lXNiHdetx9/W/5DQAAAAAAoIDe+pf/jtP35TcAAAAAAICN7r78Xz4Z3UOc&#10;fi6/BfQjfObCuQHh4NpvX+/P8bhEWLg6///n6zrsngh/DwAAAADY0d2Xb39kk9E9xOnX8ltA++Li&#10;1On7+doNyfHM9ZyL8zV+9/Xf5SsAAAAAAFWFStdsoq6LeFh+C2hXrCiP1eQ3JMrfxf356zjkFgAA&#10;AACqkjCHelJV+c/Mtbsy9O0HAAAAgHruvvydT8x1EffLbwHtCRXhqUd57trdEFoRAQAAAEAdKamX&#10;Scr1EBKHNCqdDRAO8cxctyXCtQ8AAAAA5cWWEbmEXA9x+rH8FtCO1IblV/6aLRp2WAAAAABAcflk&#10;XAehnzMNCtdl9nqtEaefy3cFAAAAAIrYpxq2fIQDS6ElRxyie/f13+W7AwAAAACb3Z3+l03EtR2P&#10;sfUFtCK1N3p8c53uE6FnOgAAAABQQJd9zLWioDHHLjw9LD8FAAAAALBZSLjlE3FtRkhOQivSotOx&#10;nyGtWQAAAACgkL7asmjHQlva+Pw8Lj8NAAAAALBJCxWy14bqclrTymdHlTkAAAAAFHL39b9sEq6t&#10;CNXlfy0/MRwvHLiZv1aPCFXmAAAAAFBED1XmqstpTWvtjFSZAwAAAEAhd3/+k03CNRGnX3qX05xw&#10;XWav16Pi9GP5yQAAAACAzULCLZuIOzRCK5Zvy08IbUi7MnLX65GhLQsAAAAAFNVW1exjrHyH1rS6&#10;I8PnBQAAAAAKSpWz9+8ScfuHZDntavagXG1ZAAAAAKCs45Pmjw4wpGltti8KoS0LAAAAAFTx7fQz&#10;k5CrHZLltO+Yz8Z14YBcAAAAAKjk7vS/bFKuSpx+OeCTLnz7+vD++m0kfIYAAAAAoKKQgKvbgiJU&#10;lf+nMpZu5K/jNiJ8lgAAAACAyu6+/P1H2crax9ja4u7LX8t3gD7kr+c2IuwKAQAAAAB2EhLnqVXL&#10;muR5SJL/in3KVZTTq/y13Uicfi4/JQAAAACwq6fkeUygh7Ytp19/pET64znuY/Iu/fl3SXKGkU1U&#10;txLnzyAAAAAAAOwiLQhlktUthIQ5AAAAAAB7kTAHAAAAAICzsofflo775acEAAAAAIDKUq/+XLK6&#10;hZAwBwAAAABgJ+EQ23yyuoHQkgUAAAAAgL3c/flPPlndQpx+LD8lAAAAAABUdvfl73yyuoU4fV9+&#10;SgAAAAAAqOzuy//lk9UNxN3Xf5efEgAAAAAAdhAO18wlrI+O0C4GAAAAAAB2Eyq5cwnro+Puy1/L&#10;TwgAAAAAADtosy3L/fLTAQAAAADAjr59fXiTsD427k7/W34yAAAAAADY0d3X/7KJ66Pi7svfy08G&#10;AAAAAAA7Sm1ZWqkyf1x+KgAAAAAAOEBog5JPYO8b2rEAAAAAAHCoNg7/fDz/HH8tPxEAAAAAABzk&#10;8Crz04/lJwEAAAAAgAOlKvP794nsneLuy7flJwEAAAAAgIOFlii5ZHb1OH1ffgIAAAAAAGjE3df/&#10;8kntavEQq9sBAAAAAKA5306/MontGhEO+vx7+a4AAAAAANCgPZLm4aBRAAAAAABoXtWkub7lAAAA&#10;AAD0pEbSPPRJBwAAAACA7pQ7CPTx/LX+Xb4qAAAAAAB06O7Ltz++nX5mkuBXxvnf3n35a/lqAAAA&#10;AADQubsvf//x7fQjnxR/F4+xpUtItgMAAAAAwLDu/vznj7vT//4IB3im6vOHlChfkuR3X/5v+ZsA&#10;AAAAADCRkEB/qiwHAAAAAIBpPSfM/9/yJwAAAAAAMKF4MOiSMNeOBQAAAACAaYUk+XPC3EGfAAAA&#10;AABM6nXC/O/lTwEAAAAAYELhwM+YMP/67/InAAAAAAAwoeeE+X/LnwAAAAAAwIS+fb1PCfPT/5Y/&#10;AQAAAACACX07/YoJ82+nH8ufAAAAAADAhEKiPCXMfy5/AgAAAAAAE/p2+r4kzH8tfwIAAAAAABMK&#10;vctjwvzrw/InAAAAAAAwobuv/y0J88flTwAAAAAAYEJ3f/6zJMz/3/InAAAAAAAwoZcJ87sv/7f8&#10;KQAAAAAATObuy7cXCfNvy58CAAAAAMBkQlX5c8L87+VPAQAAAABgMq8S5l//W/4UAAAAAAAm9O3r&#10;o4Q5AAAAAAD8Tpif/rf8CQAAAAAATOjb1/uYMP92+rn8CQAAAAAATOjb6ZeEOQAAAAAAfDv9SAnz&#10;r/fLnwAAAAAAwIS+nb4vCfPH5U8AAAAAAGBC4bBPCXMAAAAAAKZ39/XfJWH+//64+/J/y58CAAAA&#10;AMBk7v7850XC/NvypwAAAAAAMJm7L3+/SJj/vfwpAAAAAABMJlSV/06Y//nP8qcAAAAAADCZ0Lf8&#10;d8L863/LnwIAAAAAwGReJcxP/1v+FAAAAAAAJvTt62NKmp++L38CAAAAAAAT+vb1fkmY/1z+BAAA&#10;AAAAJvScMP+1/AkAAAAAAEwoJMpTH/OH5U8AAAAAAGBC304/loT54/InAAAAAAAwoXDYZ0qY/7/l&#10;TwAAAAAAYEJ3p//9Tpjfffm/5U8BAAAAAGAyd1//fZEw/7b8KQAAAAAATObuz39eJMz/Xv4UAAAA&#10;AAAmE5LkvxPmX/9d/hQAAAAAACZz9+WvFwnz/5Y/BQAAAACAyYSDPn8nzE//W/4UAAAAAAAm9JQw&#10;/3b6sfwJAAAAAABM6NvXxyVh/nP5EwAAAAAAmNC3r/dLlfn98icAAAAAADCh54T54/InAAAAAAAw&#10;oW9fH5aE+f/74+7LX8ufAgAAAADARO6+fPudLI/h4E8AAAAAAGZ09/Xf1wlzbVkAAAAAAJhRqCh/&#10;nTD/f3/c/fnP8l8BAAAAAGAS304/3yXMtWUBAAAAAGA6oQXLu4S5tiwAAAAAQAl3X/7+4+70vz++&#10;nX6l+HqfIv7/P5f4Ef9O+LtwlLsvf71Ikr8O1yYAAAAAsMrdl/9LSfKYHM8nIC/G6Wc8fBH2FK7b&#10;7PV4jruv/y1/CwAAAADgCs+J8lxbi5Vx+h4rf6E2CXMAAAAAoIjQsuLb14d3icZSIWHJHnLXXoiw&#10;EAQAAAAA8KlUVZ5PNJaNe9XmVPXh7ojTz+VvAAAAAAB8IFWWF2zBckU4gJFaPuy7L2EOAAAAAHwk&#10;9isPPZ9Pv/IJxsrhUFBq+Ph6vl/+BgAAAAAwhVgtHhOGocr2KUJf8hChivwpcgnF/UPSnNI+Tpg/&#10;Ln8DAAAAAJhCaq+SSxa2G3d//rP89LDdt9OP7HUWAgAAAACYSI8J8xB3X74tvwHcJrUV+n6+jj7f&#10;ORH+LgAAAAAwiV4T5iHZKZnJrcJCy4eHfObCwZ8AAAAAMI9+E+bnuDKZGQ8r/fpfrCq++/LX8qfM&#10;JiXLb+/HrwUQAAAAAEwiJpIzScJeIiT8P/OqR7WK4WmF9/7ltXN9hN0MFloAAAAAYGi9J8tTPCy/&#10;Td77CvrH5b8wm3CtvL4WbojTj+WrAAAAAADDGSNZniK02vion/n731PCfEahQvz1dXB7qDIHAAAA&#10;gAGNlCxPEQ5xTNXDb1u0vG/Dka9IT6/Jw/l//13+hJGE/vWvr4PbI1wjAAAAAMBAxkuWv4k3PcpT&#10;Mv3l33mfMH/btuWjanX6lKrLbz/s811oywIAAAAA4yiWOGw6XifEnyrPn+N++S/P3lahM5Zii0Sn&#10;78tXBAAAAAC6Fypks4nAoeK5R3m+b/XrhHnof37pv9O/u9P/3rzH60K7HgAAAAAYxN2f/2STgCPG&#10;k/fJ8HOcfi3/NXm7iBCSq4yl1LXv0E8AAAAAGEDoyf2+l/e48ZTYDBXB7/77i4R5rkXN20ND6V+J&#10;Az/tPAAAAACAQQx/0OebeEp6Z3/vF4eCvm/V8dzOhTGU6ttv5wEAAAAADKBUwrCnCInyINuz/fxn&#10;Qaq6f3Mg6ItkOmMo07/8MV4vAAAAAEDn5jjo802cvi+/+8/Mf1sS5pl2LaHX9Vvp793//pr0pchi&#10;kfceAAAAAPoXWpNkE4Cjx1Ip/q6CPP63p2T6r3f/7e2hjm9buoTkOf0odf0/7VgAAAAAADoVW45k&#10;ksJzROpFnq0uPn2PleTv/vzNoY65/ucOBO1Larvz+j1cE/qXAwAAAEDnUrJwrt7lL+Puy7f8n4ee&#10;1tlWLc9tN/KHhWrL0aMiLYm89wAAAADQv2lbspwjm/QOcfp+/t/3CwlP/cvzyfKfcQGC/hSpMncY&#10;LAAAAACMId9+ZIa4z/xZiExf86+PMbEaq8/f/bcHyfLOfbh4cm2cfi1fCQAAAADoXpG2FCNHaNES&#10;K8/f/reQSNe3fAQfL6BcEw/LVwEAAAAAhpDt2y2WyFWdp7YujOHuy1/Z9/i6SIfIAgAAAAAD2VZl&#10;O1k46HE4+V0E1wUAAAAAMJh0AGK+mlq8jHt9ywe0pZ+/6wEAAAAAOhUPsPwgwbetNcUMEfqWf1te&#10;LUYSDu/Mv+efh2sCAAAAADqQkuN//3F3+t8fqeXK46tEX4qHmCwMPbmf/v77vyNChCpkxrOlujyE&#10;w18BAAAAoGEx6R17MucS5J9EPABUP/N3oW/5sLZUl4dwACwAAAAANChVh0t2l4/QikWf6hGV2FEh&#10;YQ4AAABAcW/7AIf/X6uD60iUV47Tr+WVZjRpR0XmPb8Up+9/3H39N37u0n3KYgoAAAAABaX2ISEZ&#10;db8koMLhky/aiYQE1fnPeC0k6p5fO1EttGMZUrjXZN/vi/Gw/GsAAAAAqCAmfd/12v6gWvr0Mya5&#10;OL9uX/89vyYrepSLm8Nhn2P6dvqRfb8vRThAFwAAAACqSQnzfHLqwzj9ignjGaWq8hVtJMTqsLth&#10;PO92sVwZrgUAAAAAqlvff/t+qsS5qvIj4n559RlJqBTPv98X4vRz+dcAAAAAUFGqMn94n6C6Oh6G&#10;bpWQqspvbx8htocWHOPJt4H6PGbd1QIAAADAAVKLhC1J8yUGOyD07svf59+rwOsiVkV4/RnLqury&#10;r48x0Q4AAAAAuwoJ73zC6sYIB4R2XBGaqsoLvRbTxMP5dft2/t+1LX7exsPybjCSVQtQ2rEAAAAA&#10;cJRUVV2qV/f565x+xKrSGF//i4n0GH/+E79Xim/n+GuJYytJyyZ9J4lwEOzyvqWWG9tfP+1YxhM+&#10;87n3+rMI/w4AAAAADlMq6bk9QuI+VKSGOP88p1+x2jTFjyW+F0vIh39fbrFghniMr9lb4XVeVUn8&#10;IsLXYCzx85t5ry+HdiwAAAAANCAlzWfo3/0yKZ/77+JdhIrysDhxafFhy6KLFhzDSTtXMu/1Z3H6&#10;vnwFAAAAADjY6iSX6Cp+V+ef/zdV8YdK4JDsflnV/z1V7n/5tlwdn4tJ8/BvM9/zctwvX4FRrLsO&#10;HPwKAAAAQGNCkjSXyBIDxenH8m7XkVrdZL7vhdCSZRypRc+aVkcOfgUAAACgQZLmo8fj8k7Xk/++&#10;H0euNzp9ijsXMu/xp6EdC52I52SEczPC4uD5uk27cp526jy1/Xq5Y+dH/Lv68wMAAEDHQkIgJQAy&#10;iS3RfdROUN/eI75+Ep/6tpyFoB0LLQrXdEyOx4Wgp4R4/hq+KmIS/bvrHQAAAHqVqs0dkDli3NKf&#10;/FZrFlu0ZelfSCzm3tvPQx972hEryEslyC/F6af7HgAAAPQqVMM9JxAyE3/RYdTrGR1aEOS/58eh&#10;LUv/Vu9K0Y6FBsSDr1ceWLslwkITAAAA0LlQFReT6EvkkgCih6hT2Rv7+ma/36XQlqVnsY1T9n39&#10;PMI9BI6SWpCFe1bFavJPIuzmAgAAAAYRkue5BIBWLr3E/fk9LHsY3dqDH7Un6Nfqwz4tlHCQ2HP/&#10;4ET5y6jZJgsAAADYUTro7+3k/2H5c0nzPiK8X+WSNWt7WWvL0qf0WV+ZdNSOhQOkZPn+7VcuR702&#10;WQAAAMDOXvesDhXLKfkaEqCvEwKi3Xg8v29lWmOsb9MjYdSjdDhw7v38PPRvZm+pfVCbi7laswAA&#10;AMBAQhIixXN7j2z1+en7kkhvYxu8eB0lqryz7/uVoS1Lf1Yf9hkXacq2A4JLUrK85WdPnXMlAAAA&#10;gIa8rj4/x+nn8l/+SK07mtsWL0I/6q1yX/ea0JalLykBmX8vP40X9wKoLS3k3b+/DhsLAAAAYHDv&#10;2zW8P+QvJDJS1bme583E6dfy7qyzuopTErUr6w/7/H/asbCbmCzvYXF2430XAAAA6MTrlg2X2zCE&#10;/tcpCadly9Gxpdp7fSXn+wUV2rVlkUv7HfayZWFnz7CIBAAAAJOIFeQxYXF/U7uP1LLl+/nfSZ4f&#10;FWsTOO9a8dwQDr7rQ/x8Zt6/60KvZvaRDiHu5BmiwhwAAAC4Vqw8D21bVh8wKNbFusRmWujIfb0r&#10;4vRj+Sq0bFOLi/P1AbX10rf8ZagyBwAAAFZ5rj7X97x2rGmdsa0FgrYsrUuJyPVVu5KC7OH9GRo9&#10;xMPy0wMAAACskLbb55IOolSs6WW+rV3HuiQ9+0mH9Obfu8/Dggj19Vhd/hTaUgEAAACrxISIFi3V&#10;Y1XCfONCxpYDR6lv0+fu9HP5KnC9eBbGl79iXGProt2xYVEJAAAAWGFblau4Nm45qPVJqu7Mf72r&#10;QlK1WVvfW9WzXCslycPiW6gUf9MC6HyPCPemjxLovS+m+pwAAAAANwlJki09lMXb+Lh1wZqEeZD7&#10;WteHCstWbV2o0m6Hz8RK8ngOwpVnVITk+Yvr6u7Lt/zf6yr0MgcAAABuEBIk+SSDWBXhANXTj+x/&#10;CxWea2xd0JBYbdO2z56FED6W2myFw5xX3jvO97D4dQbZfbT23gsAAABMpu/etG1GeE3zrTbWJzi3&#10;Hrinj3l7tNqhllQVXuKQzpBs7/Owz3exLAAAAAAAfCgl7AZJhjQUT9Xc7yo7T9/jn6+xeReA5Gpz&#10;Nrdj0ZeZjHBdrK4qHzzstAEAAAAuSn1t84kFsT6eEpmvD8p73JSsSa0VXn+f20L7jtZsXQSR/OOt&#10;VFkuWZ6PcA/+v+WVAgAAAHgjVZdLrNSK2OrmZcJ8Q3V5UGJxQ4K1Hds/fxZAeC18vt3TL4SWLAAA&#10;AMAlqsv3iIff/7u1srFEr3ktPNqx+SBFLXZ446ODhkWKcA8FAAAAyFJdvmeENgB/L6/8euFr5L/+&#10;9REWSWjD9p7023YsMJbUiiVznYglHpZXCgAAACBDdfm+USJRnRY58l//6lCV3Izn3QfrQrUsL21e&#10;gBk9Tr+WVwoAAADgDX1uD4qNCZsiCXN9r5tQohpYP3pe2roAM0NYZAIAAACyVJcfGfebEp0lFjok&#10;Wo+3/TOovQTPtGO5NnxuAAAAgDf0Lm8jwoGPa4SEe+7r3RJrvzflbO9frrUOz8JhvtnrRLwL9z8A&#10;AADgFdXlLcXt1eahrUv+a90QDos8VIlFqxI98RmHhPktEQ5htssGAAAAOEuJOn1uW4tbkp8h2Z37&#10;GjeF6uRDhT7K2ffl1giLJ6cfMVnK3ELVdPYaKR2jHCzqHggAAAAExRJ1ok5cUfldZoeAgz+PVGeX&#10;x6PE+cT2ubeHHTElDh5uI0LfdwAAAGByRdp5iPpx+v5hy4AyiTEJ86PU3+XxGK8R5nL35e/MtVAy&#10;nq+rsKsh/3d6CweAAgAAwNRUl3cYp5+xGvllJWSp91EP3/2lpOZOLZH0qZ/K9srv+9jWJdxrcu1d&#10;Xu5eqJ+c3y/sygAAAICJDdN7duYI72GJHubnCEkv9hGTmYXet9sitdBgDusXY/LXSWwdFBbtMjsW&#10;xnmePPiMAAAAwIxS9eHjm0SBmDlCFSn1hUr+kJDMvQf7REgI6tU8g1Atnb8GLseaFj7pmdL7AdJh&#10;ocBnAwAAAKa0NpEixo1QPUpdIRnXRlLxMSY4Gd+a623ttdF1a5Z4ToTPBAAAAEzLYZ/iXZx+LlcH&#10;NaRkeTu7OvRqnsOaMw62JI67TJq79wEAAMDcUuIukzQQk8f9coVQWmrD0li7itOv5adjdLe2ANra&#10;lqSdnRRXhoQ5AAAAzC0e3JZLGojJ43G5Qigp9XY+smf5hTj9iPcDB76O7eZr8HxdlBDORegjce7e&#10;BwAAAFPrqvJP7BiSRjWE3sj517vFON8bTj9/J9H1dB7HrUnzsCuihD7Oy3DvAwAAgGlpxyIuBWWt&#10;6R/dXrxMom9r1cHxUtV37n1+E4Va9lz9/Q4Oi0MAAAAwKe1YxKWQNCpruMN1T9+X34yexWrz04/z&#10;e3r5ENoSB8Om75P/+i2FxSAAAACYlHYsubhfKoG9NhLm5YxRXf46SiRQaUu4TuNCakhsxwWecB98&#10;ivO9cWNrlrA7IXcttRb6+AMAAMCEtGPJRDj08EWSOCY5O0nw1AgJ83JGvI7C5wNu0ctCpGsbAAAA&#10;JqQdy8t4jL11PxKqDXtpJVAyJMzLGHVxqtRBkMyjj4T5+Xng3gcAAADzGa6f8uoIbQau61cbE58T&#10;Jc4po5eDDm+Lx+W3g+vlr6XG4vRz+WkBAACAaYTK0GyiYLZ404LlFikJ2kd7gbVBGaO29XEwIrfo&#10;ZaeFdiwAAAAwoXBYXy5RME9cbsFyi9TnfMRq/fvlN2SLsCCTf31HiIflt4TPxdZW2euordBqqB9P&#10;B9SG/w3Xl1Y6AAAArDbzQZa3tGC5RfiaqS/8IFXnp1/Lb8YWcUEl9/qOEtpXcKUuFmpdz924uGMh&#10;jHFCIv3rf4cl0tN44DH+LOHaBwAAoHGjtxL5MDa0YLlFqjr/nv8Zeonzz892MxyuKxnENXro5R8+&#10;r/Rh3b01jH3unyPsDvsdIcn+Mn68iPPz/Bzhe76KkJD/Hf8+RxwDnL/G2+8fvkZM4P+1hIp4AACA&#10;JvTSR7ZslGvBcqs0cQ4HhT6++ZnaDknQMrJJkwGjxq4NxpLug/nrp5XQjqUPqdXVAAv/FqYBAADa&#10;0EOVX9l4jEnrFsTKslgVF6rbcj9rOxF+VrabZjfHSSsLLmt/8ci5Db0YptXV6cfyGwEAAHCoWSpe&#10;U4R+5W1WDIYKuVDFHbd6N5dAf1x+SrZIVZC513fMUJ3LR3qoCA6LmfRhmIO2JcwBAADaME/F66+Y&#10;pOlJqJqLFegxGXBgCxeT+CJma390VNsj2hUXBnfdVXN+voVF4Vfxshf1U6Se1C9DW6E+DHVfPV+f&#10;AAAAHGyaBF5MfvR/mFZMNv1OoockT0ik11rweExfP752KoVLCG1t8q/1qGFnAs9S+6+dF/4kIIeX&#10;FmAy732P4XoFAAA4XmwBkpu0DRPhcM85DqsMSe2YTA9x/p1DEiEl1kO15FMV5dsKy6WS8ut/KUJP&#10;9S/fztH/4kKL5kuY631Pkq79A3bJSEAOLTyrhtold/q1/GYAAAAcJiZNc5O2IaKdwz0hGH+BKhPn&#10;ewxzOzSpKWE+rLjjaoTq8tAuLi5a/2uBEQAAoAXj9i9v93BP5jVlwjwsXNmxMLW4qyV7bewRD793&#10;26QdNBKSI0jt5OqNX+L18pTEjvftimMlizoAAADtSFV/mclb9yFZTpvCjof8NTt2hMQTcwrvfe6a&#10;aCMeUjL/9GNJkKYKX8+PtsWxSzy/4+37GRbn/iqwQHMeQ8RkeUqYB1UPqZUwBwAAaEfqKZuZvHUd&#10;IVmumpU2zZowD4lJ5pOqgA/oW14sQkI9HHz887lKPZwRIal+mJQsv5QQL3+9pSR8LkFfKu6X3w4A&#10;AIDDtV35tyYky2lbSiDmrt3xQ4JxPtsrfXsIVep7igdVZ9+HehHe17rXsgVFAACAZox14KdkOe2L&#10;1ZHZ63eCcPjnVGZeHHoXS5W6pPo2Ry3yxx7mq8ZLodo9xP3y/n+Pv8Pz+//tHMYtAAAATYmTuOwk&#10;r7d4kHigG/lreII4fV9eAWYw1oJs7VCl/pnD2lmdfsWk9vvrOSTCw0Ggb5LhsWVPSIT/Ff8dAAAA&#10;nem7t+xThEO+vi2/EbRvnIWqa+P8Gf3q0M+ZhGThGM+XlmLOpHpIOqedOXtcT0/V4CH5HV7fVAEe&#10;28DExLmqcAAAgKGFSV9+wthTPMZqLuhJTL5kr+cRw2d0RqrLj4i3CfX/lgTv38u7Us5TEjtFqKQO&#10;SeSnOH/PUGUdIiSdYwuSc8Q+4CHx/BTnayT+vKFdTThQMywkhghV2yFxvfeCy/n7hdduec3izx9+&#10;5vPPlF5LSXIAAIDhhYlsftLYT6hapUcjfPaui3CugJYSswmJxf2TneK6eEqqv0xaPyWuXySv3yWw&#10;j0pi7xdPiwzPr8dTlblEOQAAwDTixDAzaewmzpNZ6FFKKGau6ZHilPr+Mp9QmZu9JoRoOELCHAAA&#10;gMnFCqrMpLGPCId8SsbRr74/f59EqMz0+ZxWrNDNXRdCNBw1WtcAAADQmbTlOj9xbDvCIZ8mtvRt&#10;1LYsqjRJ7Tvy14cQTYYdawAAAAS9JjUk5BhBassyUmLxMS4CPP1u6fA//ctnM8Zh0mK6OP1crmAA&#10;AACmFRJZ2Ulj86EVC+MYqso8HhT4/fx/h0MCcwcDPsSkVDg7wWd4XN2fjSEmjYflCgYAAGBaoaVJ&#10;ftLYdoRkDIwkJZjz1/vQEZLnWisNZ+je/GLcUGEOAABAl5Wtp18qUxlOv7s9SsX9+TX4trwa9K7f&#10;szHEvGHnGgAAAGc9bpvXu5xR6ft8jtMPSasBjNWXX0wRqssBAAAIQnIqO3FsPlSjMqaUNJ892fj4&#10;x92f/yyvCL0JCx7591WItsMBxQAAAMSKqtyksZs4fV9+ExhL2EmRveZnCp/vLtkpIXoN5ykAAABw&#10;niCOcNDgY0zQwGimPQj0VYTdJFq09KTLszGE0JIFAACAYKTWD1o4MBoHJz6FRbGe9Hg2hpg1Hs/3&#10;2XBugvsLAAAAi/wEst9wICgjkTB/GSFprl1CDyTMxX4REt7n++Tp+4v4qNVcSo4/RVhkt3sFAACA&#10;V8LhVvlJZeeh7zGD6P6MgQohad4+CXNRJx7iPTEsjIf7wKWq8Ow1aGwAAADAZ0Y+mC300IXeSZjn&#10;Q/ultkmYi23xXDUerqUwVllTCR6S6s9f82HV1wAAAGAyryeT44VKVHoXWwdkrm1hUaxloQI4954J&#10;8TreJsZD1fhfy1VURioMeHC/AAAA4DqhSjM/iR0lHBRI3yTML4ckWJskzEU+QoL8p97hAAAAtCsk&#10;m/KT2pHiYfltoT/xALvsdS2eIlSm0hYJc/E7Tr+WnuPr2qoAAADArmbpMyuhRq8kHq8Ln/G2uG5n&#10;jtRmJbVYscMLAACAzsyT1AitWcr2RYU9zLELpExImrfDdTtbPMTdMKkHuSpyAAAAOjZVu4fTj+W3&#10;hn6Mf85A2dDTvA2u29FjqSJfWq0AAADAMOY6UFCVOf0JFZv561l8FJLmx5MwHzGWAzvPny9V5AAA&#10;AAxrroS5lg30JySmctey+CTO97ZY/RqTe38vr+YcwjVz9OJgqDrOvi+ir3BgJwAAALMJ1WLZSfKw&#10;8bj85tAHCfPSEXotn+97AyXUU4L87+VMivtzPC6/6/3yN9Lf2VNI2L9/7UX78XRgZ/hc2JEFAADA&#10;hOZLmP8/SQC685wAFfUjn1Bv7b4RK36//heTm5euj/B3UiI9/J2QDP2+fIW65l3ouV/ek7Bwcb6W&#10;mvnsLu9/jPBzhZ9v+Vnj9R4O7FRFDgAAAGminJ1cjxvastCblNzKX89i7zgmof6+ijz3s10XeyVF&#10;20kW7xefPV/S+/jXiwhJ6hDhGloTT//+KV5+7fC9JMABAADgJjMmzMPvDD0J1Z/Za1k0GGUS6u8T&#10;5OWSzyGxuocpF3o8XwAAAKBvcybi9DGnL3d//pO5jkWfERLqqQ3G64T6t/g+10iQv46HmIzfQ2pN&#10;kvsZRg7PFwAAAOhaSs7kJv1jx63VnnCkkODMXcdC3BaPMSm/l1l3RoQFEAAAAKBTs1au7pk0ghJy&#10;17EQV8fp1+4LhdMuyJ5/bwAAAKBToQ1AbsI/ejj4k944+FOsipAoP2iBcNYFWW1ZAAAAoGOztnqQ&#10;MKc3Dv4UN0WsKN/ncM+PhIr27M82QezVJx4AAACoIB5Cl5nwjxy2zNMbfczFdfEYDxJtwczX7NGL&#10;FbCH8BkPO0lCEUJswXT6cb7+7+OCXTjYOMWP+N/i37GQBAAA9GLKytXzBA56E5MQuetZiBgPf7R2&#10;oPGMC7Ih7GJiVOEeE67v1Cbs8dV1f1XEZPr389dxOC4AANCwUI2YndSMHBLmdGjKz6q4Mu6bS5YH&#10;sy7y2MXEaEKCu8pZGjF53t69CwAAmNyU2+bPEzTojbYsIhuh5UGjrQ5m7b0vYc4oqiXK38bpp8Q5&#10;AADQlum2zUuY06nUIzZzTYvJ4nFJlLfdKzv0N87//GOHhDm9iwu0oQd55vquGhLnAABAK2arApTM&#10;oFeqzEeO5bC87AJm6BUc/vvPrg7PS9Wpb3+X8cMzhp6FhbijCymcAwAAABxutirA0AsaeqXKvOd4&#10;jImg7H97s/MlJMXjAXudJMdzZl3gCc9U6FG6P604zLNKtHk2AwAAMInZkhqSGfQsVf/lr23RQoR2&#10;KfnDLp8qj3OtDkatqGwn+bZfSPLRow8X8w6Nx/jMAwAAOMRHCZ4RQzKD3u1yCJu4MpZWKaf/xcRO&#10;qgzPLWo8xP8WhHvQ65YHISk05n1ppmdLivvlN4d+hJ13LS9uhfZOAAAAu0uTpfxEZax4XH5j6Nes&#10;hykeG099xH/ESsyQwPmoXUqubU6uFVR4H9PXGreCcrYzMhwqTW/SAl/7O0EkzQEAgN3N05ZF9R9j&#10;UGVeOp4S4r9Swvv0/UVi/Prq73QvfZN8On/NWbXZ5qFeOCOD3vSzC2TcnTgAAEDDXrcIGDROP5bf&#10;FvqWb/shboqQFF/aqJTyfvFx7h68c+2GCO91v4e0Mp/+Pp+KHgAAgJ3N0JbFgZ+MJHd4pLgl6rRo&#10;ilXVsVI9JOTnroicZ/fS+fmyHOoKvehxp5JdHAAAwK5mSGzYzstIwvWcu87F9SH5Ut+7FjVDhnYR&#10;9KXfXUrOogEAAHaWO6xunLCVl/FMd6hi6Zi4v/he+umRvCFOP5ffFvrQ8/kC4WcHAADYzdBtWU7f&#10;l98SxpF2hkxw/kDFUBlc1/iLOnP3qadPfbf0elh+CwAAgB2k5NuY2+f1L2dUd1/+zl7z4spwGHBV&#10;PVeyXhN6l9Oj3hdaHbALAADsatRqQBWAjMwBoFtCT9yawmJl/nUfIe4l7uhS/nruJ8JCMQAAwG6G&#10;PUhQj1kGNsOhvTXD4Z/1jHtthlYsknb0Z4Rxns8eAACwu1F7ImvLwsiGPoOgdlhQq2rEVl9asdCr&#10;sOMud033FBLmAACDChVXtvHSqnETbw6KYmyhRUT+2hefhcM/6/l2+pV9zbuN8+9jDEevJMwBANhd&#10;SoT/nQ65Cr2g4yQxJDAuVVc9pL8XetCefsSqpVAJazLGUcK1N+zhn1ovMLBhWyrtEOG5TR2jnY3h&#10;TAx6NkTC3P0aAKB9MUF++t95APdZYnxFxET69/g9YE+jHv6Z+s5ajGJc4352K4e2LNWkMVLmNe80&#10;oGdhTpG7rvsKhzUDADQpVpL/TpLnBnKV4vR9+QmgrlRlnrkGR4jTj+W3hDFpzbIutGWpI+yay73e&#10;fYbWXvRtjIS5+zUAQFNiEjFW7x3crkLinB2ExHL2+hsgTLQYmdYs68I2/zqGuh5Pv5bfCvo0QkuW&#10;EHbfAgA0Ih2E2FZfZ5N7ahplUpUNVeYMLp6lkbv2xcehLUsVQ+1Y8uygc6MsYIWdKwAAHCgmDcOB&#10;nJnBWhNh8kZF8VDa3HU3QKgyZ3Tp4On89S9yoS9uLa0VHKwOO/zo3CgLWBLmAAAHSn3+epjk3ccB&#10;MJSWdlbkrrkBQjUpgxv6LIJKYZt/HaP01Q/PROhd7truLRQ9AAAcJG1n76ki6kHSnOJGT7iFHSQw&#10;srEOXKwf4UBvykvnv+Rf855CVWu7wnjlsyDpf8eHw3cBAA7Rbe9Xh1FRwchtWVSZM4Om24o1F9qy&#10;1CBhzmdCxXAYf8cxeLhewsHj4d4VWkvF9lJhl0KIMCYJCd+nyL9Xn8fTvw9fL8Ty9eP3C9/3R1xA&#10;i/H13/jehx0oYaG99+rm3nd8WNgEADhA9wel6WlOYaMkOj4KVeaMLlRWDr3wVThUopYXEly517q3&#10;8LwoL7Y/jOOMLcnvA2NJsP9OrMeketsJ9bQAkflduohH92gAgL3107P8cpjQUdL4LR3ul98UxpWe&#10;b7nrX7wNfarLG+U5om9yOXEhb/AF+bhQ+VStHqrnGxmf9/y6h9cRAIAdpQq8vrcoPofefpQ1wkLS&#10;pbDNnhmMn5wqFHZqFTfKgo2EeRnpeph418tTRfr5dThCtzs+zq8bAAA7Gy2RcNQgnDHFXqKZ62yc&#10;UGXOHMZZGK4Z+piXFhLN+de6r9AKYjsLd5mIbV2+Ly1d6leh97nj497nDwBgb0O2nFAhR0Hjt2VR&#10;Zc4cRklc1g6JmbLSLr78a91TuC7Wi9dAaE+SeV1FLkI7l+Xg0S+hL3q5a6+7z+Ppl88eAMDe0qBx&#10;xIo7h+JQ1vjbp1WZM4cZFsC2hrNAyhuhtRfrxIW6rg+abCXOn6Hf/dC3jfH7+Dze61kOAHCUbvv4&#10;XRHaslDSDNuofWaYhUrPyyFJU56E+ZzC4tPU/cqrRkigf181dmn/PQmFP84MAAA4zMj9XE34Kam7&#10;LbyrQpU5c0ifZ0msD8PhcsWNMN6yc+82kuU7R6g+v6K9XBcFEKdfy08LAMDuht+Wro85hc0w8dWK&#10;gVmkZFb+cyAc/FmahPlcJMsPjlh5/r5Cu5+dtQoYAAAOM3w/RRVyFHb39d/8tTZSqGpiImEnUvZz&#10;ICRHCxthzOWauE46XFiyvIk4f+7C2C2+L13d7y1aAgAcYo7KOoNNypqljYMqc2Yy/OLxynCmQVkS&#10;5nOI4wT3FFEgAAA4wCxVdSZ3lDbD4Z92ZzCTtBDW/4GMpcM5IGWNcNCsQwgvS8lyBwqLEhEO/TSH&#10;AQDY3SwDeoNNSkvJtfz1NlJIjDCTUE2d+xzMHKHXL+WEc1Vyr3NPYffRZVMsqItdwv0XAOAAM1XT&#10;mdxRwwiJj0/DoblMRmXom7DTpKgxEuba9HzEeQiiWLj3AgAcY47+5SkkzKkhHeiVv+ZGClXmzCQt&#10;Jt+/+xzMGw/LK0MJEubjSgeCa+skSkRoxWLsBQBwiDSwzw3SxguTO2qZIrGmypzJzLIYdl04OLuk&#10;IRLm5/Ejr6UiFMlyUSbu/vxnubIAANjdTNtGDTypJVxbuWtutFDpxGy0VngOn/9yRmj54yDY1+xK&#10;EUXj9H25sgAAOEQ4SCY7UBswVENRU2hZkLvuhgoTOCb07fQr/3mYLOzSKmeIhLmDCF9x7oEoFw9x&#10;AQYAgANJmEMZc1SZh36aJnHMZabDsS+FiuJyRliEkTB/ZieKKBdhnGVxEgDgcKFiND9gGy8kzKlt&#10;hipzSTNmNEvbpUshQVrOEK07Tj+X32Zu+paLomEnHwBAG1SYQzmzVJnDjKZvueDg32KGWFyVMF92&#10;n+y5+CExP3bc28UHANCKkETOD9rGCwlz9jDDoV8+S8xo+tYsEqTFjLEb6X75bea16y7N069YzR4O&#10;3w2LV9m/IzqO0Irl23JlAQBwuJm2mUvysYfQezJ3/Y0VqsyZ09ytWSRISxkjYT73c2C/gpPHeN/J&#10;0Tt9nNDuDgCgMan3Yn7wNlq0kDAPFYqxQug8+YkTnVCdFCqF4gFgoTI5TKJDBePLOP9Z+O+hHcD5&#10;74Y2Og4EatsMrRssQDGreVuzWCgrIVYIZ1/f/mJW6T3cYbdJrCr/vEVHSpyPsAgzadi9AwDQnrTF&#10;PDN4GzA+qtCp5XdyPCbGnxLipSdYIZn+MyYvr5lUsY+REiIfh2pT5jTTc/NtsN1IhQqzjjvSmC7/&#10;mpSJxzh2vJXEeY8RWrEYvwMANGmXKpkGYo+EeUyS/06QH/C6xkr07wbfDZihx6h+m8xqv3YMbYVn&#10;y3YjXTszPgNSUjr/epSJj1uwXCv8e33O+4i9i3kAALhBqnzOD+RGilqD0pgkP/3v/D0aex1j4lxC&#10;8yjhusi+LyPFeUIOs6pfZdpehN0zbFM/4bpfzNYern4rlvuin7G4m2HPg0nFbXF+bwAAaNgsg+kw&#10;sYvJ7Rjfljj/2Z+hn/i/cRKbqsO/pz7hIeKfhf92jvD34tcIkf59nTYrheMUemBKnB8hLaRk3pOB&#10;QgKNWc3Reul1eJZsN1LlbxgjzaTq+QVxrFZvB0daqNGupZ0IiyN27AAANG2GpJ44RzgwVHJzd8NP&#10;UFWZM7GUhMp8LgaN2SqKaxjp0NgwfpxF1c96OItmp+Spdi0tROhb7l4KANC8OHjODujEiDHTBLcF&#10;43++wsTPQgzzmqWtWYhwP2OboRZRJ1kwTbtJKu0mjO3zjqk0VnVeKy7vPjUOBwDoRBio5wZ0YuCo&#10;vPWX10aqKMzFbNvy4aVQKZj7XIwYoT0Z2+Re127j/GybQbVn+IHJ8pfiPUzVecF4WF7Xv5aK/u/n&#10;WM68MP4GAOjLTBVy4ilCZbB+tHsYf1HqcflNYU6jL4o9hcWxbdLZJ/nXts9IicGRVdsl1kiy/K2U&#10;4JU83xof3SvtyAMA6EysfsgM+MT4oWJwH6OfFeA6YmbjL4qlkDDfJrXAyL+2fcbYi6Xpc12hZUmj&#10;yfK3zA22hHZ1AABDqDYpEF2EZOc+xt7JMX6lIVwyQ3JJ791tRtyJ0EPid60qC92ncAB7+69ZnBc8&#10;tRER62KSlkUAAMMbb6uwuCUkzesb/TMW+qDCrNLCc/6zMUpImG8zYmHCqK3d0vO68EGfHfWvHm83&#10;xDGhyhwAYBAzHV4m3oekeX1DV6Gefi2/Jcxp+NZLEuarjbpgOupCafnq6vt+kuVf/jr/vIUXC2YN&#10;VeYAAONQVTJ36FFbV6pCHbf9kWoqZjb65zss+LHOqGOrEccM5Q/67CdZHjj0s2wYFwEADMRgefKQ&#10;FKlq6J0c53sHzGzoKnPPhtVG7F8eYrRdB+UXvfo6/LH8YoEwLgIAGEiaMGQGfWKiOE/ytGipZtzW&#10;LCE5MO4hcPCZ9PwctJ2BhPlqw+48GKzlRNkFr/Pz8M9/lq/cvnTvGvlw8uNClTkAwCBS/8L8oE9M&#10;FufJsIF+eSNPTLX1YXbDLohJmK8ydNXuQGdXpLFvucWu3ooOtGSsF8ZFAACDGPVwKrEhJEqKG3dh&#10;6nH5DWFOw+7S8hxYpfwBki3FOPf7ou0IO/usDL0zpokwLgIAGIKEuciHNi2ljXsQnOuEuQ15FoiE&#10;+c1m6Ak9gqJni3T4ORn67IVGIsytAADo3NCHEooCcW/gX9CY1YehUi20nAl9e19G+LNzhN85HIJ3&#10;+hEn6jG+/hvvPVoAMYIhn6MS5jcb9bDPlzHCPbvccziMj/o6x6N0KxrxQTj8EwCgfxLm4qqQPCli&#10;vK3QpX6Xh5Rsekqq//lPd4kI5pYWiXLXdqfhnn+TWdpchDFjz8rtAgiHXve3eBA+1/nfR5QNbVkA&#10;ALo3wxZiUSq0aSlhnM9cSA7VThCFRPqP2M7GTgdaNloiKixccb1ZDlHs+UDDtKhR4gDu81jo/Bzv&#10;TSqQGX9Rp5Wwgw4AoHMS5uL2CNuQTQS2GKPncYnEw4o4/VwS6K5B2pFaHWSu106j58ToEWZoxxKi&#10;14WUmCwv9B71+tkY+0Da9sI9FACgc6niZrCt5GKXMBnY5rCEc5EIVWoN3Ddif/Tv5/tY320CGMNI&#10;z1K7ia43SzuWGKefy2/dj3S4faHPZqetihTHHBD6mAMA9C9UDGUHe0J8FqdfMVnA7fpOsrSY7D+/&#10;liF53uFWefqXKljHqeCUML/eVMnI8zXek/TelHrO9nfI5xPV5UfEw/LqAwDQrZS4U2Uu1kY4/EqF&#10;7xpdHrobJ94d3C9UnrOT9DnuecfI+7DwdL2w2yr3Go4ZfRxmmBawSp4rEMY5fZ6j0eU4Y4hw8CcA&#10;wBBUmYut4ZC4dfr67IUq7t569S6V5w4NpYKUlOt1p8jHIWF+vVn6lz9F61XWKVle9j3p+fOguvy4&#10;MO4AABiAKnNRJhwIukY3CZf4c/acHDxfn6f/uUbZLCXlRji8Nx92Z1xvtrFTy0nAov3Kn+LUZ9/y&#10;QHX5seGsHwCAAaRJxnhVcuKIeFSdeKO0YNVBS4eRKinPv4s+zawRFlxGr9q0qHSddO/Ov4ajRquL&#10;KWX7lT9Fv33Lg6Ge2T3G+fUHAKBjkuWiRqisuU1MwvkcHhNatnClbha3NoaE+XXSfTv/Go4arT3b&#10;026Pkv3Kn6LfvuWB6vIWQh9zAIBuzTL5F8eEvua3McE9Ou4t9PChlJibo2KT66SCg/xrOGq0dI+s&#10;+Zns/VmguryNCNcoAACdmWnyLw6M06/liuMaaVt55nUU+8b53qiPM09me15ynRkT5q309E6vfaX+&#10;8R33LQ+mvC4bDeMIAIAO1dnCKkQmJM1vMvJhgv3Fw3JQqCqxmYVrIH99jBj3y2/NZ6bcFXQ6vi9z&#10;OH+iZguz3lsSGd+3E3atAQB0RhWr2D0kzW9i90eDoep8Sqlac6LzBdyrrzZnwvy462OfnR59LxjF&#10;18h5KO1EAwtMAABcyWBaHBYSMVdLn1PnC7QZ9/rzTyTct/LXwaBx+rH85nxmyoT5QQcZ1q4qf4re&#10;7+1z7YbpIRz8CQDQDZWr4tCQNL+apHkHcfoRk2aMKWynz77vI0fn/Zv3lO7Rmddw6Ng3ARhf4x3H&#10;rT3fz9P1WKmvu1gdvbf4AQCYwpSTf9FcqM69Xpho2RHSQ9zrVTqYlHya77Pn/nyb3Gs4eoTPxh72&#10;qip/js7bsWi32GQYGwAANE7iTbQUqnKvl3oo519H0WCcvsf3jL7N2togJCm53owVvXvc3z4v8Kgw&#10;nu18d8V07aN6CW2uAADaFgZs2YGcEIfE43nSvU+V2gjm7JXbeZx+ST52bNbWBqFKlevNmKTcY8E7&#10;34blcbmv/lflde/52jdGaDn0MQcAaJaBtGgyzhNirudz3HHEqnN9THsx82fNdXqb8NnOvY4jxx4t&#10;JlJ7kbBodb/cP/8+x/+dI+y4qnG2R9+L+M4najvcVwEAGmWbpmg1VDPeRo/SzuP0U9V5B2bekcVt&#10;Zmzdc1RP5rSQVam1YMcL+LOet9BT6GMOANCgz/tACnFkhKoulTe38JkeIR7+SFWT2hK1Zu7kU9+H&#10;Hh4hXS+513LcOOJg2PTcq/e57Pmw21nPW+gq7KgEAGhLmsjN2YdVdBQmEjczQR4oQtX5F4fgtmLq&#10;XRynX8urwC2mW2DZ8Zkdx7E7tL3peeG+TosaUTb0MQcAaIqkmugltGa53fWfb1u1+4h727YbMPUO&#10;jtP35VXgFtO18NlpYSUlyy/15j4/2y7+92uj350VzjbpJ+ymBABoiOpy0U+ovlnDotigEdu1fFve&#10;ZfZUJgHXZ1iwWSecS5B7PceN+s/rtEPyQuV0OJsnLlQUWBDueKFo5vMWegv3VwCARjgcUPQWIfnL&#10;7STNB47Tr5iMYz9TLzTv2GpjJPP1Md8jYf5R5fR9HN+W62l+/nrn969H6bqzg6yfUBgC8CQ8w8Kz&#10;Pj7PQ+u1sAAcF8ND/PwdYZ4b/k78u50+r4EGxZtNdsAmRKvhANC1JM0niFh1fv3nIw4s43WxVGmG&#10;Qaeq9U/NnYCS0Flrtkrf2pPW9wnz8/ggTphL9jTvN1kezLezoUQce383xgVm9npusvZ+fP53YU4T&#10;xwTuqcAKqstFt3H6sVzF3ErSfJL4oOr8d6XGyyR5JsLfIS8sKORes5lC9c467xO8Y8cei2+p6uxH&#10;vKel+1tIlpdamOg7WR4ojLk1HuJ1e+QuonBNA8zkaX5yaW6yKX4nz41fgSvFLSy5G4oQHYTV4vUk&#10;zSeLpdd5qri8tlJDFfFHZkt65sKCynoztfPZ+zpJyfJSY9v+k+UW926NsIMxLfIce59/iD8DwAyq&#10;JspzEZPnWlkCF5jwi+7j/LBjvaMrqET7ISmaFytaM6/XTKECcr2ZWmTsPSFVWf6axfFb4jHuvH2p&#10;XFuf20NRCDC6tMh9cKu6G1tZApNQXS5GiKdKINYzoRYfhaRonoT5+do43zdYb5bFyj3vIWWqqUPP&#10;0zB5HmPLtkXxa+N9svzJrlWPL8LzFxhZKh449ryIVyFxDjyJq3kt3aBEO/F06nScILyNMPHKxYHX&#10;0vlnZTvV5iIb58Ej70mYn8M5EpvMUmW+58JKGtu++RnimOaa6rWnRPk4k+UyCwhzxKWdEOGayP2b&#10;+qEtGjCmNI5uNBdl7gOoKBUfxZrt08dNJlKoMi9HIlC8CoPGLJ+Tc2iJtdkUi5Q7XydpfBsm4fe/&#10;xzPhPvb+5zr/2VMi/fRryHGEsf51cc2iTqg+z/3b2rFmTA7QsuwzucGwywcmliqI8zcHMXvcftBQ&#10;tqprz5C4KaqJfnJHhXvj65Awz5qlOvhiuO9udlQSbtdoYBfY6zN7Hn8nIcOff9SGYwR2jV0RNzzj&#10;Dmll6T7LoLS+mFN/88twnonCPJjK4clN0XzcOoFs4Zoy8CpvzjYtzwe9hd8/fBZCciVW6sWt/ZMl&#10;1CXMs6ZIdH4WEjlFpHZnmdd3mGijrUS8n4cE+XJ/H116fufeD/E7bny+pbHu/p9X41tGEj9HscJ4&#10;2Qnk+p5Gr2NnO31gMib64vO4X66W67SQMNdPt57UfmKmxPnj+Zr+vJogDPJfJ9R/nGOwhLqEedbr&#10;itVJo4HK4RGMn9jUh/kI2rF8Eqefcex6q/Dcz369inFNyxho3etE+ctr/OMDdxlLr3MkizowmWlb&#10;LYibIiSEbtFCQtUDra7Z+jZv7V2XT6b3tfBgop7XxCLh0SFhXszoVeZrEpNsox3LpXjeSbbG/oVH&#10;Fp3oW/rMXL4nGW+OLcyHcu97+3FbESEwAINocV3c9oBIVQO5r7NjqDKvLlWITLToVqnC+ne7l1fJ&#10;9PZOi7cNMU/C/BwS5sXsn4DbN67ZsUM52rFciut2kH1m73GQZCI9Srvxrl8Qdp2Pq9f8k2sSJiRh&#10;Lq6NWyYVbUz4w0RIJdse4oR8msT5tmq0W8VE+u/K9HDI2HH3bAnzj3mWqnosaeTr6dYda2wTnx2Z&#10;90Gcr8Xz87WUfdsLhPGtXZT0IRXXrCykcj7KcPpdxHXfhSnlbwhCZOLGQUt4sGS/zo6xtY0Gt0mD&#10;oNEPrQtRpiptizBoe65K3yeRXjK5MJr0HuRft1nCAmU5TezSqhQW3vZlMe+DKLxjLO002m/8o9KR&#10;1j0nyjfOByXNh9JnS8/zvE9OAeYTEi75m4IQ+bhlZbWNimNVj0dIOwzGn6S3mECOSfTQGzBMUgpX&#10;vB29SNAyVZzh+lA5XEpKvuVf597DpHM//VbyVY7zs7HGAt++8yrVjrTr1vYrn4WF1nH0WWAinwBT&#10;kjAXN8fp+r7grUz4DbKOk6oIxk6c91DlFSYuv5PoGyp9TM4/lhaJ8q/bLCERWtao906Vsfvps5Kv&#10;dtRNNKdEYe77VghnR9CY56ryzPW6MSzKj6HXsY18AkxIwlysiVsmGk1UmZtQHG74xPkNC0lH2jqR&#10;52MjVwRfHYVbHMxu2DY/ttfvRquot/G4y86wuECd/f4VwueJRqTrvmY7zuPbIbJd/r3tIVSZw3Qk&#10;zMWq6LHKXGVsE4audutgYWZb8sRA8TMztCG6GBI3RQ3b5sci9i7S+Ov4s2Raij13N+xZMKLykSPF&#10;1k+7Lc49LN+VHvWee5JPgMmoiBNr47Yq8wYOL1P52JRxE+f38b7aqm2fRQnzzzRxrzs0XCMljdvm&#10;R8JjD9pEvYnTz92fz2FxKPuzVIg9Kue5TrjOwjwpJJLD+xLb4sUYK9kW8whx3LPvwpz2b/3qPWHe&#10;y45ioBAJc7E6bnxglDz4ZV1I5LRozMT5Q7OTom0Vqz5Dn5GgCoup7S4Y9WbcMZp7yR72rHBuP8Jz&#10;ef97U/oM7zf+1eN5X+H9jQnxOLYK73PYZXZt8vj8d8+f0TAO7vG5mVr8HTe305qlT/2Pa4xfYDr5&#10;m4EQn8Vthya1sKJsy2q7xkuct9lncWtC1wTlsv4nAttDwqas3Gs8QvSYIOpNSt7lX/+5IjyPj7sv&#10;pefCXolFPZ5rC+/nc4I89x6sjZBA/978vTFezwdUlb8PO5V6dfy1sy3kE2Ayvd+0xHFxay/Iw5Oi&#10;+us2b7TEeWvJwzRxz/+s10R4f/hYen3nfqa6Rso6soKvZkjq1RVe39zrPmO0cE/a99lwTDX96OJn&#10;aq9EcUyct7dT8eiq8rchcdmn7sc12rLAXPbsrydGi9u3JR19vbXaKoPXRkqctzag31R1aNHpom0t&#10;bwaJ80SfclKCJvM6dx52ItQ12uLz6mjogNm003KnpLmDdYs5sqK6lQXoI1+Dy6E9Ro/6H9e47mAq&#10;o07GxD5x62Du6ArMVgafXGeUSX9L1922e75B4kd2TYa0HBZVihp1EUZlYF2KYUK0155k18p/SfNX&#10;wiJdHFPG3v6hwjU8r0MBwfn/DgfCnu+1b4tq0vt1dGujcJj8ccU+6TVotyLYs6Q/I5z3YxcPTCQ8&#10;aHI3AiGui9sTaLtOGN6FhF+PRkic39rCqBZ9zOtwwN5TuMeWNG7C3OJ1LakwIf+6zxStPHPfSm0t&#10;8j9z8TjNveMnfBbSPfSGhG9Inn/5a3mfWlkE33/xJ752cezdeiGAMUdvRnhGmQvBRAysxdZYs7q/&#10;64ThTRxZqcE23SfOG5i8br3na6Xw3pH3sxYjXGOUMcJiYS5aTWaOYITqve0RqnLbvQ/t+cyYsQI3&#10;jnPibrotyd7WEsX7Jc1jYdPpZ+ZnaDM8T/pz/M6NbSGXAJPp/aYljo51q/uHJZkmr7gZQddJpAa2&#10;SW+ZCKoMfU/7g9dhUaWcYXcBat1Tzai7Eq6PkFhs/x60a9J8ontyel07P1TwwwjXdt2FoPTMab2q&#10;/G2E10UCsyd9j23ul98CmMa2nrZChCTaugqWYx6Ytu+NotvE+cFJ8y0JXpU8r6nmfB8WVcoZ9vrS&#10;X7manipDq0RHRRH7Jc33b+mxt1RVPkNrtDrJuueq/Nz37CDO7z39iNdb7n3sIMyDYEI937REK7E+&#10;CX1E0lMlwli6TJwfmDDaVIFoUvKK6vL3YTJRzrgLMg/Lb0hJaTzfW3VoyahfgVvavknzMdtlxet+&#10;ooWi0ovSsQXLAFX55nZ96XWBZqYdO8AL2rKIrbG2yjzYfQuxpN+QukucH5Q035SE09LoN9XlH4R2&#10;G8Xsl0zbO+z0qmHc6+W66HV3y37v23itBGZLlqco14KkzxYsH4S5XVfSAm/mfWw6tGOBaWnLIrbH&#10;toqxfa9Bk/WRdZU4PyhpvnqCJGH+2wgVWXXC/bWUVPmXe437j1GrXY+0e/FBU/HQ9TW1W9J8oHZI&#10;KVk+5y6vrTu50ms32tzf2KM3vbVRsoMSJtbnKp9oLULF5RZ7Pjht3RtfN4nzAyawqyeZEuaR6vLL&#10;IRlaRnhO5V7fEWL0nspHmLl/+Qjb5PdLmo/xHB8v4XtLrG+xM0oLllxs2e3M/rrLP9nFAHPTlkVs&#10;j+1blfZKmlslnkcXifOdk+ZrKxF9bpJZq9quDcnQMsauMNcHtKSUeJi0f/lAbaD2Spr3nljsrgVf&#10;hVhzD02v25H3icfV48/rQsuM3vSWf1JwBxObe6VelIoSiZJ9kua27s2m+QnWjknztRXSW3eRjEB1&#10;+ecRPmtsN3TCXCVgUSNfK5/FaIsve72XvT7P086bmQ+3TXHrc/b4ef59fO+CmuNxCc2+dJd/UmUO&#10;89KWRRSJQpU+e2wtNqiaU9OJ8x2T5msmnD4z4d6kuvyzsBOhjLET5hZVSmr6uVYzBqoufyl99usn&#10;hcP36U3dCuWO4sprP87vd5hTXYzzuOltC5lqxVESml1JB89m3sdmo9yhu0CHtGURJaLUg6R2YsqE&#10;fW7NJhh2SprfPlmxK2O3HrO9x6BJrL2NfL1ZVCnr8ITYQTFadflLYSxdv9d0X8mf9JqoLo9xxVgx&#10;Lbwc3K88kyx/UudnM1btSY+7No1fYGLasogiUXB1v2rSfKfEJG1rMnG+w7V5c1WHz8v5NZj3UL3b&#10;woS1hKEXaCyqFDVlwcsE11Da/Vs74fmwfLf2qS5/EZ+MydLz4+jFhdCG5ePDSdP1Xf7epeVXP/oc&#10;5xjjwrT0ZhWlomTFSs2k+aWBHHNpLnFeOUGdJiqZ7/tBzF5RMXJ7jBrh3rrd0GMyC3DFpKrbzGs8&#10;eIxcXf5WzXFwjE4+j3ZCv4gL71kaz7adLH9SZ2zVzyLQ7HotDLBLHSZ2/ANWDBGFe8jVqrBRhcBb&#10;TVUwnb4vP1Udt0w+e9q2XUO1fpuDRo+9cVszdhGDhEYpQ+9E+CgmXHCp/gxqvGL/1kX+OJ89/04h&#10;sRU+I+GZFP/3fF+Nf9Z7tXrm/YqvURNjlYfzz3L9mLHGs272MWsv+i1GUWUO05IUEKWi5GAlDZQr&#10;JM0LJ/YZQzuTjnNUTJpf34brfvkXc0oVnBaTbwnVN9v1dxjWLWGyWcrY10k+QoJtRrWTvC0XkTwn&#10;VUMiPFTcfzQnuE8J8Suqm/P/vpNYxobh94yLZnE8V7t9zzWxri9+WADIf711YQzSh553b4bPHTCh&#10;sSuaxK5RuAKoTtLcpJ2PxURpA4nzWu1QUiI4/z1fxvTtWHqvRDsgZr9mShg9EXpNQovPhcRQ7vUd&#10;N+benVB7R0GrixEpMfyciH2fYH28OlEeXDv+aTbC2DSOT9tazF97/RSf4024C6VH/SbMwy4KYxiY&#10;Unpg5W4MQqyJ63rYXav4gOocTwPwuFXz679LpC2cEMQB3cGJ81qVX5+3ZQnVQvMOCtM9R3X5zdH4&#10;9v4ejJ8w17anhGZ2Q+0UFuOWMUnF51IP499XY5fTr5vvJ/0m6hqOjTsiSy9ivFxgoU21FwDLxn28&#10;xmO+YOJ5EXBWeluUmD3KrsIWT5rHyeaFr3f+PEieExydOP8saR4+G3EgFxZ8rkywf9aWZfrq8umq&#10;N0uF3TtbjX7tea6WMduY3UJLkpKLZQtIniMslLf9Ov/+WWMC6/Y5Rl+Juh6iTIFUyZ3u4RlK27op&#10;DLBjAXhp9KomcUSUHXwXT5pfFaEvokNCCdffcYnzj5JMafL39jMRPneXk1KXK3psOdz/PjNOzH7t&#10;bDV6KyDP0zLmSpjPfZ5GTr33v+3nfxzfbEiIxnFc9vcWt0fZOV6xa/r8dWhbP4UBnj3ACykZmbtZ&#10;CLElwoCqg4NAP41QRaHCiXAN5pLU9ePl9ff5z/D5RCb/78Nkee7trM702Bbuk9t8tvuj91D9V8Yx&#10;46BjQjuWvGqLaw1XVX5WDPCZy8UC4pYofS9P87syLYcs3Letn4R5ubMzwjVpfAwDCDeG/A1DiC1R&#10;uj1LGPAe1F94Y68+xpESq3veM0Nl1b/na/DKKvfz37skJd1f/v3QD1Tvx9laHZQOCdFtjmz/tEdI&#10;fpYxz3i9bNHFaN49x0vFoK0IUlI28/uK26JSFXep69lOprb1M84u02YwXdcv8hbn3981Cp0afSuw&#10;ODLKbms6NGl+/l1M4HiSKiWOuhYvx2fXaapmDW2HwoG3KnJC9UfudRTXh4ToNsMv2FRKtMxmnoS5&#10;LfGfSc+tCtfDoAUiM+3OqBNlW7G8VeQZ6DnTrLRo1eac6TnOP18oIlpZAPKymjzdny/8viF5/uc/&#10;8e8CHbDyLqpG4YqVY5PmKTEkcc6TFhccVTDcxqJxgTBR3aRIsqDlGLRydW/zJMzDwq+DYj8T528V&#10;7h0jjiFGb3tVPSovpKRcxNb7mwPIW9X2OPtxmduvXxB6n5u44Vo+f7Y876ADMw3CxQHxSZuIW326&#10;crtHhFVoyXPO4kCppZYKhT9vI+uj6qWHMFHdIjxP8q/rKFGuJ+jM5hqru2auVSMZNVoCJ80b8r+r&#10;+Cz2aZFU4iwZc7K2xPc0Lla1Os4Ou8e33+vK9GcPO38VPEGz2l15P08OBu/tOUuUfgg0NfiVPOcs&#10;XpNNJL4kL69VZpArQrDe+O0C3JNKmK2txNqt8TMqX0hStwXHERSHrYswv9nL1h0T7hntSAUpbT+z&#10;Si0Mltvpox0ZNKvEqm6VWLbxpkSUxHnvUXrwnSYI+e91WEieTy8sDh09MQsDVT43WwKqZoyWXNnT&#10;DIkc96Tt5rtfOfzzFjFBVXTRPrz+43xu09gs93uKj2PfayBew9mf48rQHq4ZNXa+FI2C10rR+65d&#10;wsyq9QFHekA1uF3mzU0jJc5H37o8cpQfeDWZNH8KyfOpHVm9LHn5uWYXijsNlV3rNTn+KhzuSdtN&#10;Of6VPLhZ2V3D41Q8bk7GThh7Vpc/2bawYTdTC5rNK72MkgnzkkUPlc8LgCalhF64abS9va3JCu4P&#10;bhop0WFrXZdxnvCVFrZUZb9XSyF5Pq0jqiwkLz9XbgulCHHExHoUuddztHCo1Xaz3rP0db1dGhcX&#10;SlhVGLcfxW7l2+KoOcuWOb7F2eMdMe+5PcosroTPSP7rrwtjaab0usqw3aR5i1vVPrtptND6QNwe&#10;NSY/XQ2CQ/LcgG4qceF0x2vUgOuyLqpfegtboVfLvp6DhaTndtMn+07fY3KC68TnXKlFlkGqHlWZ&#10;3xZHLXRu2QGoYORYPY2vS1wrpYv2wrUP03k/wG0zad7iIOLaCdbrRQnRfoTPQNlJTx+r2S/DwR4z&#10;2m13jOTlRf3dL3oIW6HXKF2d1GpIYmxXttVGx3F+vkkqXK/UHGmURS/P/+vjyOKL1Wc2GP8eqrfP&#10;19Z8ROkclN14TClfEVI+YVhCa9XatwyIUyXF5NU3PUXhAc2WaoTbIqyanwdxYeIaY2VP0YG2uHK7&#10;+ot8kpeXzHd43h7hmltjmoT5gYmXUUj0vY37YZK4tcVdbgXmeCN8jlOBmN3JV8WByef1z0ZjkaP0&#10;VF0eosRCfumF7Bbzg1DdxwPch+VvtKO16pU1q2ylBoWifpSsEDpkh0Socloma+H7h98n/P/xMx8T&#10;6R9fh6qjqN2mhbz9FtfmCwP926UxS/71HCpU/W3m3vVRPEicX6nEmGOE8Wu4XnK/m3gT5+vlSGuv&#10;V2ORY3S1qHsq02aq9L0EpnSxt1FjVaaHJB0vxJYHXv0KTrE9ylYBHLpQcn7wfnS9hnvAcyL9R7w2&#10;4UlKgpS/dk0Y8kLiLvd6ie1hIfB2pftfNhsS5ptNc62sDonza6TraFsVaIutRW9lp9kVUSipuNba&#10;vIT7wP7Se3XUPPzGz3Lh67rc791eMS3s5uIHqbFJxHE3u/cRbr5bxJt3xQpOsT1Kbu9sYodEONDT&#10;QI0VSl+/YVLMa2lA77DPWlHyfj6LeZKgJoJbrU0ezRePxmGf2D4/Cq1Ft83RjhaKCvK/m/gdDeQo&#10;1lynxiL7O3IH1FOxxlXFkhUWgcLzJvu9bg3tWpnZZzeRlgZ2TSQdY5SbXGnT0nKU6+ff3K6C82dp&#10;hCoc9lPyXmXC8F7c5ZF5rUShUEV8s2ITreZDX9kSLPjdEnqcf2bbuLn/w+vtRv48jt45tqptmbHI&#10;7lIr0sx7sUO8zSOkz3VmLhV2eVdY6EuL2QXmbuefD6b22XaRVrYyH7lC+CoqrLIZGDUahR4QzVbq&#10;xapzbVi4Xpl7Vf+T2dJu3rYpbgxVxLeaJ2EeJrV9V6S24MikRL9x/y6hwrNUbb72APv+E5M+U5/F&#10;8YudtycjLdDuadWiRrH4eNyZxlfLtRPm4hXHIEXGchWq36Er19xMWqhGTatk+Z9v16h000jvg6RJ&#10;a1FiMtPMtXspzpMLrTK4RrpX6TNayjytL44Mk9RbzbSQ7360XTu7QDuMuOtP4vwja+dGvVfxGxtc&#10;EQcvjKxJRlqg3c+huzevuDZDMege18PWxbfe76VQRPhQ5z4gzxHaUxw/oWghoVy74l61eVtRqgK7&#10;yJaoXeI+DjAM6Lhka8I8XGck2/q1imtDQuo2cyXMLRZv1cwu0I6j1HhzNFvGz63skl6rn7nDcXH0&#10;/fvW96j3a7Inh35+GtrlsrVwzzULZ9d9kI5PmrdQwbLHpDtVcKo2byPKVCb2V33VxiIZbSpxPRuA&#10;PT179f7dI1xvt5mpr77qqe22TsjFU2jT8lb+dbo2+h7L2rlxTRy7g+z29yhck4qSaku5lNzrv2e0&#10;cz8PY+D8z/h5eCbB4rrJ0T43+fA9wopxrHCKD6KQPG4hqbDvQ9lBcG1Eicn0mm17h0dDq+O0pUxy&#10;RF/pLu8LnUZ4nnK9uRLmKntL0HO5XLgmkzJjjT4TlCFJ1cbct4M48FDCVYnI872Supoaw5za6AG+&#10;dkerghM4SwnqsBJ3zdaVhyoDj/gzhIdO/DC3OkDYv43A9e+LqBfb3/c08M197YbDgI4LSrQSmX0X&#10;gwTTjmEB8CZTJcwtphRhAbB0qDYvkzA/R4fj2c/bpYqXceR4ck3ewqJYXS1+flp4z2MxauZnuxwP&#10;59fzR3zGQzdSgjvEX/EBEaux//wnxfliDh+GONkJ1dkxfpzjPDGPk/NQrR0iJGHXJqbDIG570jz+&#10;7HFS1kn7kfPreJQSySmxPrZOWooN+t9FvcUlSQQuKXJNH3hPPVpaDM28JqJSOPjzFrdvM+84LKYU&#10;UW+cM3fMnFgrek119Dlfl9SaPY7btbh2ju78jDrSfaPd4sujF0JX7YpYQtKcZsSJ9FOSu0iCu0as&#10;q7qNyf2ekuQv4uibhOqd46LEhKXONX9+8J4/T3FwHVfTS9wjzl/jfO8JAw64ZPtC3rxJzPQczL0m&#10;olbMXq15Cwlz1rAjsk7MXMBQcu7bQ7InPKfamu93FAe1vlifgAztgoxLSmu/IOX8vh94L9o6/wiv&#10;LxwuJcrzF2lTcf45PxOSbiFJniZffQ+kwwPxaOkh0N9iQ/dRYEJ9OQHxkJLeaz8jMcGdBl3hf+Pi&#10;Svx+t18rLVzn9CFN7PLX0bXRwwS2Boml/WPWa22NqRLm588iZcSxR/Y1FpvjijnXiErvsG29qreb&#10;HECjcUQyb9NOiEk/1zV18xw6aJdtkXvMQYtTEG3ZJnFIZG70z0nyMMgZZZW8rUNjSg8gxeex9f2/&#10;/Nl+rrTdljj/ef4531crhO8dV5Q/e0gauHGjtLMhcy1dGwcNGI/U3XN+kJi5SvNWc40xtOspyWJg&#10;zQjnSM1V3Ve8PUnDY47iv+uUsf/9fGvxiLFJWX0t+IcWLfvd01PhZe7nWBETzt9oxNZtEofEKbVv&#10;iEmAOMkacCtZg1t2Daz2ja3ViZcrEN4P8NLnaWUy8jxYyCXOn8Qq9N9J9PNnNiTSP0i2wyVbJwph&#10;sDibzYsMYl00+Bxv1VwJ8+0L4jwzNq0fM/U+vjx2XhGNVkamsZRWLEVi52d9LBLM/Rw3RJiTUUZ/&#10;Y+zH3d7/ss9nxQYcJK78PCWwYpXGywgP0qd4+ee5i1iUjFa3cqeVQtfALlFgJTV9djNf+xwf+X1P&#10;yPybTyMsZp3+FwfiUMu2welcA640+TcpPiYM7q81X8LcM7KU4glOkY2Zkuaf349C+8HrnqutVvNa&#10;SC8beyagy7QA0c+8lJRDy73Gbcce96bSr02r+THICjfZdxWjEqnFouWHWJycdPpw6Cu29zm99D59&#10;VuEWrsFNSYzzYNyDjRq2bvEL/34W4Tmdew3EPmFCep35EubzJB/3oMp8n5jluk2LMBfmtOexdRqH&#10;fJ40D9dma4wLakRIQO8ztix3v5tvx2UNXedEzmOvWrbO1fIRWsrYoUeHwgciPnzjhMcBkdujjwfY&#10;XId0HRHbqxPjglb2a4eJz/UPnDQ4W1+l2uKEgb5tqY6aaSFHFdmx4d53nekS5haTizP/2CfmSZpf&#10;bnsR575XJIRa+6ynxQCflTqxz4HORZ+XFROms+h+nH2qc57YpRzEpnDN0oM4SAgJNAnyKtHq9r2c&#10;ajdDEWNrdeKlKpI1K7Qpcb5uJ4mKOkraUrkwSxIz7hLJ/P5iv+jpeX6k+RLmFlJK+yzBKcqFpHmI&#10;VNz02b0rjMNbYt5WOXZI5pVO0LZ2jfZmiALCCknzmp0noDkhsaaCfL8IiaCemKTUi62TklRJ8tHX&#10;Xr+lKSXib7sXGJBR2tpJwzQJ87jAlX8NxE5xvkb53Gw71iyk1GHn416xX/uJo12a46S58eVxSEuL&#10;C2kR3ZkmtaP2fKd4LsY4ZZOwiyT7uvYWBZPmKU+Q+R6FAg4XE+TnB3xahZYg3zf67CeWqj0NwkpH&#10;icTeR73VtiTMnzzvNvmsf9tDke8HL62toJ4lYf7551LUDz1CrzFdolOCohrzlr1in/YTLfg4+ROu&#10;tctVlC0tLMy2k+e4qHugZvnKXQeUb1E7ObxrFEqary1ouiqMnzhKTJL/XimX+DwszpPG3oRrJ012&#10;XTfFo8D18FEiooZ0Dwnf7+Vg7jxwPP851LBmUDZDdWdaxMz//mLPMBG9xnRtAkz4qolj0uIJJZGN&#10;ia7jtTu2aiZOb2E38M5RsFr3rez32xgt7YToTXrm5F/XLmNj7qF2O0jXKruT7Gwreksspuun4iri&#10;7FEgYZ5/kNevegwPzPC9oaY1A9UZDtzTp7Sd4HPztQ+y86AmC4b7xUwFEWsqtFsZB9txtn/U2M1Y&#10;696mTdg2oy3SbpknVZ1/VFyIgg8N03dpiAhbuPpJMKZqBQstVaNAwjx4+yA3MGIkt05iZ5jgq7Bs&#10;Jywcfm6+seg87SyOoqJ2r6jbfqIVv1sQZl+Dj6MFcfdn5mcT9aN0NeyaIpHrwm64LUZsd7RmrpSu&#10;z3q5IdXlHEIVWjvRSxIz3gzjroT87yEKRqmE+av3Sz9xxnLrBGL0yb3JcVvRUg/bVkmYU0OqxlTY&#10;UT0Gb82S7k9rrqPjk5BpfKSv/3FR/oDcWnNwc8P1Rs2n3Xrt1q0u18qOg0iYtxM9TKrj5MO2vv3i&#10;9GN55bd57icWBm5WZxnPLc+y0ScF7tFthXvu5+Zb5FHNtxcJw32ihznMWuufqccvjNXuJyyuifI7&#10;yGtUNEuYrzfuGOb6BZ/0rK21u7X8whNcJV7Y+k+3ER30ZErbW1Xq7BqFEuZB6inuYcO4rhuojd07&#10;WHV5e1Gjj+loJMypbcQt823FuM/WtQsuW/oAl+K6byXKfz5K53BYLyWL869r/3HdzvSaZ9EYR3MY&#10;1eXtRAuDqkvSTVCyfPco1JIFZpAW9TKfo5cx+GdKJWV7EcZaXHbVZ3eokDA/QtwlWa0CToxalBGv&#10;m5CcDJXm8X9DhET0x8/bFuZ1891XG48KxXHlxnyeSVsN/Ww53/MuqVpdLhfCkWr1wEqJ1fChkWC9&#10;Lspv1Sol7UJQnXBUtL6QAq35rOImVLKOKvVZzf/e4sAouFNoVCmRmXntBg6Oo2CoVoy9g+ulS4VE&#10;rYzdtWdrMAon/1KiskS+xbkaW9XLq7URl+ZP9Z6p983myJjEuglKuCnfp6TE+cYQPiBh0BBWsWOE&#10;bbXxhiFZfm20Wn2Wrg/VikfGyMk9qCFNHvKfp88qJHqWfu/e7tfP44k42B51cXbg666U0SeaueB4&#10;NbeQzxqjVpm/dOm6aSVZ7tpuOIonzUssOM+z2FXL+AuxocDzr+W3fZbmHzWqy/UtpxHPK+QhwsX+&#10;IhkeEuHnB39Khn+LH4i3wp/FLV+S5CujzerytI3P+3l05B5MwGX5fshjD7y6mxyHMcabZ1/+fRsh&#10;TEQvmXW8QTvS/XPg7fQ7RqtFQKWk+1Xudz+PMVpJlldLYIlSUfpzsnX8FO6BbPPxvWGgyLQVqrNQ&#10;cL6fKhqkNbckbZ+T5KEaTFJ1S7Q4sHxeRMn/zGKv0E8O1npdrTz2wKu7yfGF6qr+quSvCQnzS2Zt&#10;G3DLuJt9pPGvnZXbYuyxa35xuq0xxviVrmNE8aT5l7+X9/6We9j52m0wF9Gr8HrmX+dx4uXiSijs&#10;K/87S5bTqSaS5E/btnP/rcs43xAaqyA2yGopJFlgi7TzKZzu/vfyJ2Pq6r59IVke1Bl8Hx3u5R/Z&#10;WhXXc0iYtyu2OBi1RdQOMfLuyLRA/eIZdfoVr5dWjPkMHTdKJ6vj9Rk6BWS+1/vQH7q0WZ4bT/e8&#10;4r9vY/dTuEpKkrfQbuX1TT2u8PdelfRJ4mBP6QFrctBUNHR9AG16N3lvOc7PmGsmZzFZNdSE32Fa&#10;Oenanbea16SwD6miWHuLW2L06sBw7wq/Y4uf4TRnz78votEoON+7/vD3UEyi7Wdp17/+vUcqRsr/&#10;t3URFo+umSNAU9qoWktbhT76AIXBSn+D2fv4M7dyU4iT1qtXo8VeYTsS8JluqsuvTJY/ic+lYZKp&#10;EuY5aeyWe73mCAnzvsy8uHNrtNLLezaqyzuOTG/oNa5L2IYd7p4/NaSxa+41F5cjXJOS5XQmPXRz&#10;F/QtER7a5wHm0yGiYWIfqphjZfilB/r5vy3tV26bYK/p3bVnPDSVKA/i+9x7pf6Q4cEBXNbN5Dhu&#10;sVx3PxujWk7C/K1wPXRx7VaM0VtFjabMvGiOCHMd9mencO8RdtNvq/pOz9anPEjIp5zn+K/m+du/&#10;B5f1VcTZSJx+Lq8edCTdcDMXdDbCpCclxlOS++9zfItf4zPh74Qbd4rwf5dJEsavFaqXDq+cXpL/&#10;V74ee0qDfzf1JsODA/hEH8nk7T0yw/Oz72eVhPlb3eyMqBgS5v3R7uK6kDDfX+n2COKoCAVT258N&#10;T3mVJ7GFUGwj1FYuYkSeE7eHZwbdep9sflqp/L5USqfEeA/iQyIm0MPqe+0K9CVJ/vXfZh9MkuVt&#10;h3YswCXpHh4Wq/P3kDZie7L8pfgMz36f1uNx+Q0I+rh264fnfJ/qzyH6D8mP/dktPFb4DPUrPNtz&#10;76n4OMK4ELqVkr4hMT7eiuRTEv11q5hbkshhwpcq6+MiQvh6HSwgSJa3HtqxAJe1v/W6bLL8Sfia&#10;/W07lzB/6X0xxpFx3FhIn+c+pTF0/j0VKVzb+5KgGzW0T+lRHKdm30+Rj/vllQO6Ex5SqZVKiPJt&#10;Y47Q/9b2CUI7FuCC9rde15/kxWdZN4lzCfMnTSV2Tr8ObQ2jgrBfttxfDgnzfakuHzs8K/rTVmFA&#10;2xHGYQBNCAkMyfL2o0TvOmBcbU+OH6ony19Ki8Ctt0iQMH/SzrUbdnKFRZfjJrWSIH1r/75zXEiY&#10;70d1+Syh2rwn4R6Yfx/F25D3AJqQtgcZ3DcfqsuBC9qeHKck5N5S0jz387QTtHXtPlU0HZowV1XV&#10;tVSEkn9vZ4/wWWcf9Rchw7lcvbVBGzXKHAhKfdqyXBsOxQcaEG/atgZ1EQZCwEfaXvg8biLX/sTE&#10;hKCtazfsgkit9Y7cdSdh3j+tWfIhYb6PPRYhn3YLpIVpu5RbCLuT+uDzckWcn6EAh1MZ0EmoLgcu&#10;CJOk7L3j8Hg8PEESq+CyP1sLIWHe0rX7MlF96HVjojgEuzffh4T5PmpXl+cSsxaJ2ggLru3TluXz&#10;8KwADmdg00+oLgc+kip0W0wKH58sD9pOWt0vP+Wc0rXbTqXV07P28JYapx/x56BvWrO8D0mQ+sJr&#10;nHvti8WFBb1wD1U920Ccfi3vCC1qf/fj0RF2pqbdfgCHaLcaUbwL1eXABaGaKHvvODTaSJYHTS8O&#10;Tz6pbevafV68OLz3vef+MBSnvA4J8/qqVpefflyVyLKDuYUIh4FKOrbKwtKFuLAoB1Bdmgi2vEVd&#10;PEdYYd3/oDygbWESFKvI4qS0tfv5+b619DZtQZsLCktMnDBPFVYNXbsvJmipSjLzd/YKCfOhaM3y&#10;HBLmddWtLr8tAau3eQthHtkqbVk+Ds8J4DBpgmrg3kvoQwcETwnylPxt+x7eUrI8qJtA2BgTt95o&#10;bSHj5QTt8Ims7fRD0ZrlOSRC6qpXXb6+WrnpRespIiTNtfZsTcrJ5N6v2eNxeYUADmBraE9hKx3M&#10;LCbJQ6Vrk1Xk+cgdBHa0w9trXIpJE+YpgdjSNR0SCs/P28Pb1kmYD8f4O4XEXT31FofD/fGv5bus&#10;k57DCraODItV7dG6KBPasQBHabrKTrwJ1QAwq5QkD8mVvlpntbojpukqnkknBs0lD9+0QDl+Ejv3&#10;YbCjkjCUMK+pTnV52fmIM7SOjRaLGmYmN/M+PCOAQ6SEQV/Jl5nDgAbm8ruavNeESuOJ31affzO2&#10;3Wqvuvz8PrypvAsJ9Nzf2y8elp+EkWjNIhlSS63EW435SJyTqqw9MMIO5m07BihHn/+XoVgAOIj+&#10;cR3FpFv0YUYxUR7vzx1XHnZQJd3q6zvj4mhz1eWxgvJ1+7N6fYCvDQnzUbV3/e8bEuZ1VLlnVZ6P&#10;OPTw2GjtvJlZzf5MeBkzFpEADWixmkt8FPqWwwyeE+Wd35s7SJYHrU5IZpuwNjkeedOOJTi+4suh&#10;VyPreoF0Y0iYl1enunyf+Uj4Hsfv6Jk5VJsfrelzdnYO1yJwCNveeokHDwoYXEyUx6qqAbZgnr7H&#10;36cHre6yetsKZHQtLlzkKppyf2/fkDAfWVo4yr3v44eEeXnlq8v3P0ep1Wf0NNFJ8cOotGU5R6Z4&#10;AaC6MODJ3pREYyFZDqNL9+NBKgtPP86/Tz+7YVo9WGmm+35KEra3o+Lte9BKMpOxtbrrpXZImJdV&#10;49l2VKuwVGlrR/RxEarNfT6PoD1RuO9oEQQcwDa3HiJUcnxb3jFgNEMlykOcfp1/p75aR7W65XWm&#10;hHmbCcL3B0y1cq0wvqGeC1eGhFxZxavLD640ji1aJvxcNBXna6C3MV7v0nU/c5X5+7NkAKrTE6uX&#10;cCI0jCgOgGOScKSKqT7PWUiTkdzvc2TM03aj2eryTDuWtMCV//t7hsnj+GYcp0uYl1O+uryN53t6&#10;XkuaHx0qfvc1666jGNqxAEcIW+qyNyXRXKgwh7EMV1Ueo89k+ZP2ErbzLJa2OhHMJe9a2RotYT6H&#10;2ZIkEubllK0u379v+SUpaa49y/HhUNC9pGs+9x7MEM5tAQ6gHUtHYWUVhhAHvEMmQPpOlgfNLWCc&#10;fi0/2dharS7/aILWSrGBJMU8ZtqKL2FeRlqUz7/GayK32+Zo6dmR/3nFznEe11JfOB8o+/pPEC3e&#10;g4CBWZnvL0yOoW9pAjti4mOMCqPmFjLOE6MZhElQ9vc/Oj5IALTy89p5No/Syc+WI7QRYbuiRVEN&#10;n0vS7PNjyghjQc+lmmZ6FuRCLgTYTY1T00XlmCR5AqN5riofcZHyYZgBbHMT7wkqtlpevP8ocddK&#10;hZfExFyaW9CrFBLm25VNqoVWLG3fa+Y+DLHBmGDscqSpr3e5EGAv+pf3GVZWoS9hojlu+6v2J9K3&#10;aG0heYbEUbvVgeHazldUtvJ5ljCfzwyJEgnz7Uou6oV7dOtaOVdCvAzV5rXMfr27roDdNNevVXwe&#10;Vu2hGykBO2rrq7GS5UH4ffK/6zEx+gJp063hLpwbUvYgvfURqkiZywzb8SXMtyn6HGu4Fctb4461&#10;+o5QoEdZaeyUf72niEnO9wEaECbj2RuRaDicEg09GLuv5uOQSY3WJiHDJ8wb/oyECq6PtFLlK2E+&#10;p9Fbs0iYb1OuuryvRfFWWmWJTEhwFjdLi66PwnMC2I3WLP2F1XpoV0y6Dj1xGzNZ/qSdKrWH5Sca&#10;U1qcaLe9xKXFCglzjjZyaxaJkPVSIVSZZ1gPrVheCtdN7vcQrYQWLSVNX2U++BgZaEwr24vFtaHK&#10;HFoUJ6tD30/HTpYHzbx/g1dktb0D4375KfPy/2b/kFic18itWVzX65W7r4bDvPtoxfJEwryHCLsW&#10;LPSWMu75SNdFb4t6QMesUvYXl7aLA/tLCYyRD2QbP1keNLPNdeDzKpqvLr8wCWuplZ3E4txG3ZJv&#10;fLtOuq8Wqi7vLKlZ8ncX9UPSvAyH3YZraezWhUBDrMz3FqrMoRWptdXAk7VTOPhrjkFpK5XPIyeN&#10;Wp/kXdo23tLBsBLm8woJwrZ3aawPCfN1il0PFw48bpX+5f2FpHkZYxfqXBGD78YEGjN2K4HxwqQC&#10;jhWrmkY+eCckyic7M6GVxeORk6FtjzUut2NJO0ly/27/MAaYU1q0uX93PYwSruvblauwDi0z+loc&#10;V/DVcZzHz+HaZb3WCxD2CM8MYDdpwJW/GYkWQ5U5HCUly0fsH3iedMeK8jkPZ2qlgnjUiv7mkxuf&#10;tMJpaXJqkjiX5wXanXcz7bzA5WD725WqLr/UjqpFad46eYVt9xEWaRwGuoXPQH8LfUDHrNT3FSbM&#10;sL8xK/xCovzH9BOXNhaOL1c596z1RabPtomn9kv5f7t3eP7P47BnTqgA3XleIGF+m3JJ4/4O+hx6&#10;h99k4XO/XksL+YdFh62kgI7NfupyX6HKHPaUEhcj9St/jFVlqjOeHf7+DjrwT5+dzO/bTHz+PG0r&#10;YS7BMLrDqspDLLstwrMh+98rhev6NqXuSf0d9NlOeyxRJiwCr2OnRYqRWxkCjUk33pESQmOHAQbs&#10;I03QRrk3SpR/5Oge271ti79WqbYB1WJJEF7SUkWjxOLYUrL8qAKW+/j9f/8c2b9TJ1zX1yuWKOts&#10;kTb93uP28Z85zGnXUWUeQmsWYEdas/QUqsyhtnGS5eff4RQOWjKo/MjRSdERq2RSgqPtz881r3to&#10;W5T7t0eExOK44uflsIW752T5kz2rF0ddMKyh1Fytu+ry1hdfxaaQNL9dscWz7uNheUUAdqA1Sz9h&#10;cAH1pMqN3pPlIVEeepRLlH/m6Mn4iO9R+wmOUJn0ef/elsZFEuZjSq2Ljkp8hD7W7+8/eybvJcyv&#10;V+R96a66fLS2eCIXvS3itMBC0hKd3dOAjvVQESaeQpU51JD6g/Z8HwyJ8p9xksl1jt1hNd6Bn11U&#10;Pl05wTq6Xc/LkDAfz7E7mcKiUT5JteeuGwnz65R5ToX3vK+xQUv3YFEz+rs2j5bGWrnXcr4Ycacm&#10;0KhjEwfillBlDmWlZHn+89ZFnCeWJhy3CxWW2ddzjzj9WH6KcfQwjrh2ctVS31wJ87Gkz8mByfIL&#10;n4E9P8MS5tcpU13++bkNLel+TCZuDO01btXSOStHh/kPsJuWtiCLS6HKHErpemujRPkmR1bpjLjw&#10;2X5F4HXtWIKWKuUlzMeREoHH7WT67L6z6z2xsyTuEdJOhMxrd1Ncf99rQVrI7nm3n1gV5/ED11Nl&#10;/jIsuAA7STdfB0n0EKrMYbt+KzTur66U5bKjJuaj9S8PCze537OpuKHfZVMJc5W4Qzh6cfba62i3&#10;e+KAu2xKK1HI1Nv9o6UDl8W+YXH4Nj4rL8KCC7CXMtUMon6oMoe14uJglwPNxzih6KlarHXHVEWP&#10;d//uYafGLYtMuX9/VEiY9+/wFhM3VHPvdk+UML+oTMuwzqrLd2wJJNoMuyavp8r8TUiaA3vRmqWP&#10;MImG2/WZLJcor+WQXQY3VDr3IE3aWt9Cf33iqLVJqGd938KOwNz7ulucn3e3PDt2uycOdh8srcT7&#10;0NO9I9132zk7QhwVfS3yHE2V+ZuQNAf2kAYtWrO0H2FQMda2fqgp3tu6WhB8jINhn/N6jqiMHi0B&#10;enhC8Jq4ITlXprKzXEiY9yu1KjpyMek+PvdusVuVr4T5h9I8bOt109cc4YhnsWg0JD2vlu4Vmddw&#10;5nD9AHvQmqWTsKUVrtJdsvw84LM1tb4jtoCH5+tIwrWa+z1bilvasbTWj13CvE9p4eXI4pPbk+XB&#10;bgkYSY0PlWjh09N9I31WWt+lJPaMW57Zs1Nlnokb2pABrOYG3EeoPoXLukqWh0S5icJu9k+Yj9W/&#10;vI/F9dsqLSXM2So9c45cSHq46Zp/a5fkpYT5h7ZfO31Vl/c735Tkrxd2UV9rt0XO3kLSHKgt3YC1&#10;Zmk+VJnDh/pJlp8nB/qU7yq1Etl5wjtYG4IuEh03vuatLQJImPfl+GdOSDRt2520z+f6fvluvFRk&#10;wa6j58wRu7xKRRizxd/hy1/x9whjithaJnx+4qJHmEOHuGaccb/823Dv0Ms9hkW1q/W76FQ5zq9L&#10;GNOZWwHVaM3SR1iFh/f6SJafJ1Kn7wZzO0tb3vevDhsp+Rk/Xwe8hrfGU1LjWq0lcCTM+xKTXpn3&#10;cZ94LLJDaZ9zCR6W78ZLJa6fXtp+pWdIp8nh07pipfA7xwR7jG9LhITe+0Wu34n4mEh/SsJnfpaB&#10;o8T9bAbps5R/DcVThPnWeU4Y5lxhcWvjwjLAbyVOaheVo6NqEthDHDy2niw/T34M2PZ3ZEJrpMXN&#10;1hLL+bh9W3drh5hKmPcjFZkct4gUrt0S9km+SJi/lV73rTt7+6ncP3ZxaUuElkfHFjnERHtIpi9V&#10;7a+T6mERYpQd4lqzXEuV+co4zxXjZ6iThUagQWUGcKJ2SLxB0n6y/F7VzEFKHKa2PsZqQdBFtduK&#10;xeTmEuY3VshzjKPHyqWvk/q/y1jnOZRQZBFyZeXz3kIS9MjFpfURErj9JNbCfSlWqocq9qcE+6sk&#10;+/d4zcQxc3imt5hwP/9MfC49gzKvn7gtJNCBNVLVTOamIhoK/SCh7WT5eaL1VZ/yoxybLD/HQAcQ&#10;hQXa7O/YWKxZmDr8OnkTEuZ9OPS5U+HeUn93qYT5WyWuoV4W49sdp12OkEibTQvvlSKT68RFkMzr&#10;J9ZGaOPy3fUHXKf+4FlsDTd0ZtZusjwMuMLBM7aVHiXcG+P7kH1/9omR7s99TMpCJeDti1Ot/W4S&#10;5u07dJElPlvKL8Kme2bm+xUMi8fPUsV1/nW6JXoYZ+xxbVWJ8/hyRqWuzW2x7nk+mzgP0hWgXpzv&#10;AeF571oEPpS2aWVuIKKRULHDnOIgscVk+Umf8qOlCcTRW7/Hujd3MSFbmdyQMOcWabfFUfeX+2oT&#10;93TfzH3PciHp8KzMokv7O03TddXjXDIkbOcdyzXRH3vSBYtbtdZWbtiIyfMy54YAA2ljlVlcCjdv&#10;ZhMnYM0lyx8kuhrRxLUxUjuWTqoD11b0t7abzn2kbcf18q+XLH9SO0lm19WzIs+pDp4zZRYG9o/Z&#10;78OtzP8VoHwuLUqpMt814k4vPc+BhdYsrYcqc+aRkuUtnQyvT3lLWpmcjzSQbm9xKhfrt2+3lzC3&#10;CN6q4+4v+1S71q5UlPxKUoJr+y6F1tt+lfo9d4/zGJP6C2jXxcPy03CJKvOj4nx/O48hLQYD5xuC&#10;1iwtx4yH0jCf5pLlsf2KQVIrjm2V8DLGOZC5m4THaf3W7bYW4CTMW3XcZ+Fxt8Ro+h1zP0OZUJGX&#10;hNch9/rcGq2PP/o8kPAhfg4I12kjVeaTV/tfS5X5wXEeh1oUhom18tAUH0WoPpK4Y1xtJcvvm6/s&#10;mk26Po5qlfA6Rkp4jt6OJZAw5xpH7UTY+3qomXSRME/KJJLbXphN88b+qsuN7V5rYweWOe41ehmv&#10;DR+hmMo4DubUZ6XARHGe9MOI2kmWnwft2q80qZ3n01jVaaO3Ywla+x1NtNqTKoIPSP6d9u9RXTNB&#10;5tpOiizuHnBt3KK1hcirovHX9ChN7DI3x72KjgAthbOtYEpuxG2HFXhG00yyPG618/lqUUjCtFLJ&#10;NlJ7rPjZa+R1vRgbkxzNJcxVODbnkN0rByXvalYpSh483Vfzr88t0fJ9olTLmV0jtthTDJGTdgtk&#10;XrOdQ7uLz6XWhPnXTxwY5+e5OSRMopWHpvggzhN/GMnhyfI4ibKNvGWHJLOysa3SuTW9bO/d+vmU&#10;MOeSQz4HBybvSiV0cyFhXup6avtZ084z+drQ8uMzbYwHxjkfpqbWxjTiRcTiKws/MLww4M3eBEQT&#10;YbLNKI5Nlmu/0oM2JnEpRqouD/qYdG2fQEuYc8n+OyvvD3/u1PpMjHaPXKPIuOb8/rSqpWfyteGe&#10;e50Wdnt6rz6nuLGDCIviWpTB2LRmaTkelncJ+nXowPz8vVUb9UF1eR2pyrT9diwlEnCtVUPa0dKO&#10;1O4p/z7ViXAfOb76rNrv3XCidy8lDlVtdeEhPTc6mx/qW36T49/fx+Un4ZIWFjfEFRF3k5lvwpCs&#10;XrYdVi3p2WEDvThwsVWuF6rL6+mlSrDEREPCnJz9k3+PzVRPpt899zNujMkT5qVe11bvEeE5mPt5&#10;243jd3P0poVFETtVPlftHi7qxPnZKHEOA9q/8kZcH1bg6dMxyXLtV3pUq23A7fEw3LXTzmt7Kcr0&#10;M20vYW7RrgV7j3FbK3So8yyeuwdxSHTnX5dbos3xfUrQdXBI9O9oYzdHj1LR3JHvdXjvJBc/098C&#10;lnA4KAyotYmmeA4r8PTmkGT5+XtKlPcnTdgy7+cBMVx1eSeJj1Kvu4Q5b6XPwI5VlA22haizy2Tu&#10;Yo4iZ0A1WqXfW3JOL+xtwnMq97ruFpPvVrlGeo5tbwEl9g85HBhIuhnnP+zi+LBKSS92T5Zrv9K1&#10;dibn41WX99GOpVyFWXsJc8/to+16uP352deiOgtncyfMS+zcabHlYlrA7qi6XN/yIsrsmFgfxvCf&#10;0w2g57hv8n4PrNBLr9Mpwwo8jYuT8l2T5dqvjKCVqpkRq0AO2elxaxR8tkmY81JKFO91f2m7h3KN&#10;e8FHv2/485AAi8/nsGBx+h4j3GND0iAk53rv71/iumrx/tDFM+MpGl2g6tWxSfOH5afgklbGy2Jl&#10;nMe7xoUwAK1Z2g0r8LQqJib2nGgZdAyhnUXa8arLgx4mVyW300uY89J+FXnt9+Gt0Xbh5T0zJslj&#10;NX9of3NDhXJ4lne28B3e6+zvclO01wM+XSO9VJc75LOGI8dkKnA/p7BxkLAzBvoWBiDZD7doIKzA&#10;0554z9gtWX6eJBVMsHGskCzJv8/7RkjYjKZGgqx8hERjuaRHewlzCZ2jpLHsHr3Lz9dwJ8+k0gto&#10;sYo8VKWGCvISidbz57eHpFmRpFWD1dH9VJeH54YColrSwlfuda8dc7d5upbCxlGin7EDkGEFs92w&#10;Ak9L9kuWnwcWnVWhcVlKaLVQzTZmdflxk94bonCVTWsTSY6zV3V5T2Oy8q9JrR0soXq43Yr9EvfW&#10;1hIlR/ewviUkmeo76mwZc9zPldnhIpqJBhdPgSu1Uvkn3oYVeNqQkuU73CdC1ZnWBsNpZWF21Ala&#10;D8/w0n2MJcwJ0mLcDtXlnW2rTq9L5vdoNRpNJJS4t7Y2pummalUrg92knSOZ96BqmONeo5/dIOK6&#10;CEVhFougO+1U/4m3MeLhdNQRPschSov3h+oJOe1XRtZGQre9PrIl9PH8Lv/at7VIYOJ/lPKV1Jk4&#10;/ajybK2tv0RLe9Xm2yvr23rudLOr+Hx/7/Ez17Mj7hfmuJ9LY7z86yc6DguC0J9uBlGvYo4kv4pb&#10;Lkn9i98cvlXoQVw/Wa79yujSYP/4e/WoCzI9PLtrTIrbSpg7c+Qo6dmXe09KRb8HDva5nT/0rC67&#10;G2WL/M94QzSWFOmjunzM1mk92D9pHj7v5rifOaptjqgdYXzhjAboSlsT0CsibiGbIGl+fl8gJyXL&#10;P/oMbNv2VT1ZHtuvGCiMromE7vlaG1UPE6kaE+K2qmclzI9Q/94Skjl9P6Pq9R6vGy0scKbxVf7n&#10;uzZaWqjtYXF1hM9c73Z/tp6/H5elwpM+7+Xi89CiBTrSSiXg1XF+yKYKmvGT5i1V3NCG6wdQt29z&#10;rpssD4n8/5bvxOhaWIgd+f7Z/CSq0oLvMT1XP4ox2/20rm617Pk51VCyc61dWtZUiqMTpyUSzC1V&#10;z/ZQXT7CZ24Ee18rqsw/1/O9XFwRFo6gH31UIDxF6hs6R9JcBRuv3VpZem2SOiQXq21zj4tcttrO&#10;oolF2IF36KTXN/M7NxS1EiBNJcwH3sHQqhLVv5dipN66/VYmhmrj48YLYcyU/7mujXYW0rqY2zXW&#10;vmZ2uybNJQuvosp89GjvHA/gAy1UBF4bT5PxGZLmtuzw0rqBU75fWpiU1k2Ua78yoxYm6SNXl7ef&#10;BKmX8GqqFY2E+e5CgiX7XpSIwZI3XVcmHvjZ2joXamnRZdfk55pQTNGkPa8bicLPdbHwJTaGtlTQ&#10;hVS11skq5ouJzfhJ81RRD1ur68JELgy8YtIpDohrfW5S+xUToTkdvvg6cHV50FTSOBM1E0bbqz8L&#10;xuDXWWvSGLXWM2vMAwd7rkw8qlhka7LwqaDnaKkYIv8zthH9Hqw7unSvrX2w8hKeo1e5/f1I87DD&#10;x+Pipmjl+QFc0P4A6yleJ5GHT5rbsshZU8mij+I82VQxMrejkzSjV2m0PgGq+fo3VWllO/mu6i0U&#10;hcquMXek9N3/9phikW3Pr3q7a27VdnW5asrWpXl17r0rH66Fz11fMPW6YGnXxQ9RJGoWnQCF9LIa&#10;+XaCkx7u4z4UJCFp+7P5YGWc832qbo/hT2OCJGbbVaN1+/c2tahvIXtXta77kFwYVUqWdFxlvnPi&#10;YHOSsJFq2daLn4wV+7DfdeQA7WtcnAOGYqUXifKX0n1t7Pa1o4WkOTSumwF2JjEy9EpqIwNxjtPm&#10;5/J1NQNzq1cFek2MX7V2+ILEJ1G7jcKeVW+fhoT5bqrtLJjgPey9ynzPYpGt99dWkhxNF1e4b3Zl&#10;r/vH6GO3Et7fnx7Pn6frzopqfRFNvA9Jc2hcHzfW/HbNkZPm4X1hTum6zl8Xh8WVAzXmceg2cMmv&#10;gyMkt+ounLV0HzSZ2U+d+8o8PZS7rjLfcQfA1vtrC+Oh90m1huL0c5rP3EhCgVr2/SwaqsyvkRbD&#10;zmOt8/jj1sXEpu8NIh8WGKFt+zwgt8VHD4s0qR4xaf6w/IbMpq2Bjqpy3jv2Gt23EvEo4XOX//0b&#10;iJ0G9uG9zn7/XSNcbxYL91BnV8Ec94snXVcX7ri7ctv9tY0D+tudu415sO4s9iiG8Ez9XPgMbfkc&#10;pXG69ixdhaQ5tCslnduuSvmswqvpbYkro/aWd9rUTGVprCqfJ9HA9Y5M5s5S7dvyM22vHVAtLIar&#10;Lt9PeK1z78GWmLGHcs/j4b0SrZuSzTsm9j+SFpdaTIaFBSo7ZHuWcgK1n72qzPcQ38sjd4OKm0Pu&#10;BxrWflXK5xUdNSZbx0YbVSzs6/jK0nsHNXHRcQmZMBmfo3Kt3Z1T+010Q7VN/mfYO873RJOY6opf&#10;85NWa9Wp1N8n9vqcbXmGtXAvaHW+4z45hj0WZFSZ76edsZS4JszBoWGt31CvqXatdmDUYfGQBvan&#10;H3GAHAajYXFD5e+4jpsIPaZrbJKEJOvVnkh9FOH6nEWru772fA/C8y73MxwW52exZ28dxds8NVAF&#10;fKRuqwp3et+23F+PvgekCuAGq8sbXqCK86bQXnCZR/G5+oV0qsz3lJ6xI7awHTG0AoSmtdyaJQx2&#10;rjFX366QUF+S6bZBDuGQvpSx/YqHM587bjfSXH1R86/B0bFvhX9KDOV+joNj0srlmsIYJvtar4p5&#10;dqLkpHt0p2Pg5hPmxyf5yn5WSkWbB+vGSulQdJT5ma+dU86sdhGaecf+UiFCu7ke8RS6DECzjkuG&#10;XBPX3zziIGnWldRQBRcT6AYiPfpocF8nHlPVzcTJBW5z1GR9tslt7jU4PE6/lp9uP/veD28MifMi&#10;0sJIuQn8zNuZ02vZ89i3/oH36TXKfe8r4uDPfOnPSrEIRRdL4U4rxTvxtfp0p0VI9Ns1dEnVIp6d&#10;Fsh4Ly6G9LoTaZY4f/aARrXcmuXWgY2HwTnO76d+WP3YbTIUJjgmCtzomHvqXNXlQf51aCH27+cd&#10;FkuaTBI9RXjGupeuVrSKcfJFjKYXmK6K+lV1aRdq7nt/HkePpYt+VqrH+Z4drseDdsGm50bu53of&#10;qs0vq3lfUdx1rHg/jHkf7VpaDJ8PaFirN841g5qWFwB2D8nz5tVPDIWqcj0cud2myrwNMeP12nSC&#10;OERYcNvxfUnbiDM/R0tx+hl/ztkWd7Yql4yZb2HtpVsShC1H7fdwy07aoxfGhigCikn0NBep9Xqm&#10;scqtz1DV5pdUywucrwfaED43cVEu5k0aH4NOE/V3XQErhUFD/oN7cKx8sI4ykSgXj2nAanDYnPz7&#10;VShCpY9kDisdUt122r8NSAvabo/2MkLFeWjrVPdZ0t0zPCwoHFBV2ZuU2CrRbzv0LZ/3tU5V02Oc&#10;3VM9Yb568e3Y/uVbKuPbjmU+UrCYZ8vzIvxb3lu3CHFdmIseLybLz8/Q1HZRtXlLodARGpZWGPMf&#10;3uNi/XbNNNi0YvouQlWcm3ET0oA08x5tjnvvMZuVqwS9PmZNgjW7aH0pfieJy09+u1/0fqqqjIsL&#10;kuhPSr2v4bqbVRw3jFB5vERtq6+58+f3SCmRlfm5RoswJ9mw2Fgmsbt/67EeVBuX6NV8iJgkD4Uw&#10;sU/9GAuuQ4bPB7StxVXGrZPN9GDIf+25wwDxaOUHow71pJzdFxxX7igaQffVhCGBF3cxlUkOj5ks&#10;On+eYiJ96fF7nrjOVmlXZBEuLNRM/Ixrs7hlbexw6OfKe8mRRQcpCTxpQuvpWbIsNn52jyz6rIj3&#10;FtXPL4X3IPtabQyv8z7C2DJ9RkJ+R5K8l/D5gIaFD2jug3tkhBv9Vl30Qz0sHiTOD1I0SRYH+g4L&#10;oYwjErilkq09qjUpPSyekh4rk8JjJQWviJBEH3yCVCYJGFqxzPuci9WB2del16jf9mRt0cyRizLm&#10;LLl4s+AYIj43Kyzsv6h6l7iqdN85v4/UEe5d6bOh1UqvMfN8CLqQViLzH+Bjoswp+nGyVqK6adiQ&#10;ON9bmaSkqnLKK9U64eo435tnNkWC5EUS4jNrk1x9x9iHPZVIuoT70qzKLDg0Fqf6bU9WjftPx56l&#10;ERcccz+XODbCM2zSeVKNZ7LFiLLinDIWG6gk7z3kY6ADra1Klnyo7p4I6i60atlLqgDIvQfXR0hA&#10;QWn7Li7OXTUazPhcuvScmTNhHl6TcRPCm9/THZKrLRvxHrFH25M1z7Ijx1UlxoWidpznSRMme4uP&#10;Cye/p38mVoqHXXrh3h9e+7hzL/xviPTaqSYfM+RhoANhIJD7AB8VpSeRqbLXw+VyzDkg3EuZHQ8P&#10;8etAaVW2OX8UJk3n12DSBPEHCyXFJ+bdRP0WFUfZdk/xrBvxM7HHGHPNWH+PRP5HZn0WdBkTjl3K&#10;7n4os4N8FE8J8nBdXX/fUk0+Yhz5DAJu0FQ1y3miUEN77WcajPODW1K2rJgsL7Bgo8cZNZRpFXRt&#10;hOpyC3PTJog/eLbPmzDfJ4m4t633FJPHdYnftmOfxaHbF2rCM+mYMW8aG0qAdRUHt+/ZW6n5y1OM&#10;vKvqM+G1DPO4lIsIr6nPvkhhXgQdaWeAXm8VOk3kdqym7DRmHtSUVGywWWkRCfZcLNVSKGnnWbt3&#10;5J/tM/fwHfFZu6k4wbMuSlWHmden09jr3n9zEurA6y1Wl+Z+JtF2TJk0L5Xc7b/KPCa+nyrDw2J/&#10;bJ3yFOH/Xw6qPT/bQ6uN+DyMYxwJcpELOy+gK2GFK/9h3j8+2rpdim2Q10Ro0zJ3r+Gt4uAp+9re&#10;EqpyqafMNXpNHFfJ15qZF21zz5R5FxDGXERKyYH873s53COejNXbep/3dc0c5sjP337PXlE8znPI&#10;mWzdNfQyeuzXHJPkIfE98VhF1IpxW/PBsMKDLP+B3jf2GMTGAYDE+ecxYd++EkpV7o6YUKENYRIQ&#10;khm56650uI6f5V6fWSJXUT31rq/TWBXVWxIrI1bbb5GS5gN8NnYYQ8Zn2YoE9FHFCC0VKIl1MVub&#10;xHKLeH0lCNNOENXhok6YG0Gn1lcHlYz9tqgMMympGqrNb5EmQyUGWA4/o579qhhdx09mT5TkJgcS&#10;5uMI72/29/wszuNO8tL2/16rkfepLl/bwuYoqz8noqGYr5VCqTZCRy1U3apU4ZMQ+bCrDroVKzWy&#10;H+x9Y+8HanowSpxfCiuh1yk1uZ2tgoV97TVp73ELbi0ltzZ3GZlq0zKLi73GONtxtyQXPOs+1+Ou&#10;yD12DWzZGXtUskJrhzFixrHN2sWpV9FBSxvJclE75FSgcy0cRnPUQMRD8rMI1eZ6an+kWEJssMpD&#10;2rNL1aLK0Vf2q+pvNDIT5ezfmybGSJhvWnzT9u0m3STOz/f+2gnprbv5jtg5Of2iadEI730odLo/&#10;X29H7MJ4WN7VuZS4/7Q8j0yLcNqwiJqhuhyGcPgW0AMThnEQ3lklz96hajSvTNVueJBqgUM9aSdR&#10;/QmBytHXWliMPjQkzF/HAAtK2yoOTRrXanvxLbThqpsQi8+wjS0kj3g+7bWza6wIY5WQFP8Ri5rC&#10;+xaur9y94+nPY5yft6kIqt7u4ZYTvzVt/uztsPtkjbSgJVkuasZ53COHAmOIg9HsB32vOL4/XHpw&#10;2jr5YagMe6fEwNw2LWrbJXFrl8Q7EuavnxnHjzOOjZ7v9fG921hY4Fm3TZtJ87AIUj8RXaI1xBFJ&#10;i5rJ23Hi/Bqdxw/h/hDmYeFes1V69pZ/7VtN/O5h2/w43SfSAkgbiw6S5aJ+nK/7870IGMjRk/tm&#10;HqJxe5ZBbj5CixYVYk+2XycOSKS+Parcjqjea930CeI3Caq5X4+QMOizOjG+b4Nvy+9FW4tw+yQD&#10;0pg89/1vi72TnSkhl/9Z5o3H873kV1wASZXjdXdXpmunYFJ04sKA9PwuU1RW+33/TMnfRYh8SJbD&#10;sI5szdLayn34eXI/pwhJXi1Egvzrc31IMrKHrdtpPw3V5R8qURnZa+QSpLMuRvdaXZ2S5aXGheMc&#10;enqkI8fpz7FTsvx8DymV8Nz7M1gq0d9/hPYqIUFepnp8jWLP4QHaam1R7vMYFpCPm0fOPC4TO8T5&#10;PiFPAgNLq64HbVFqMOmSJov6m+di9pXT9FnJvzZXhSQjO9h8nX4ax058etBGgmvn+OD+tsduh+Yi&#10;Jov620mUxj9lr92ZWxqUUv+e/lmEnYb73POLLvbuPOaaNykXqsh/xgWDlnaVhGt2c1XxztdQi9Lr&#10;mHltbo5jxo5t7dIRQ0VMlCuEgykc+TBpdVJZZKA1YMw++V2/uCTJyD6q389Pzja4RnwfQgIlJIBi&#10;Eig8T0K19fp7SBych76vMTERtref4/x94v9/vjfH5HTJhNPVcbnVVN1n6ZKsCa9LeC2eIr4m54iv&#10;SUgC71DpHt6f8/fsVZ3FjePPqxlBuK7yr2/l2HHxp/guTwnzSvHiWXQe17Y6j3uSnsVrnovG7U/C&#10;WCP/Gt0a+76mabFx7ZhLiA8ijvUUA8B00oQyc1OoHK1PLtMAXn/zVzFxxcXqZJQkIzupk/R6ijDZ&#10;0Ze4hDCRC69lSji8THynJG9K9H6Pz6A1SYn49eK1UHnhN0wcPrkm4qS12M6tMPm9X5Wsia/50+sS&#10;7+Vbn+0pcZSSiv0nVmqNdXpeRGjJrkUc4XN9/qzsqfjvd77n7CndbzM/xxCxLEyG++eNz6KWxGft&#10;8oyNz6Tfz4EQ4fpbYpB7ekk9Js3H/kyK/WJZJFzG48Ck4oT2iMTwzgPatYpXvnQfcx4Gunrw1cl1&#10;Tv9qLn6G65/+xETx139jEiAlCPLv7/XxNHm4PRGaFgm2RPnnTvq6bxYtwsQoFzFhFKr726+svEW5&#10;ZEgu9DIvIVyn+de3YITP9UEJgTL3phexc6FCuDdkf45eI1wL52f+aPc61knPiLBgnblWbo76SfNw&#10;zZb7ecVckca4qWjlPB50/wOeHDPY62e7bni4l6uSGyHm266YBmC51+KTmLgqn/3UnSCEz7tB40hi&#10;ovgpSRwSI2FBMFbdhfi5xNP/v77anfbVTZiH9nt2ppQw8sJGXNDL/lzrItzb9rR6fNhMPC2Epvs8&#10;vFQ+R1B3Drm6wElMEmGuFHaThMT40tZvKYYAuKhmdeJH0dtEKtxMD6nGbzLCgGeuAy/WLZqosKO+&#10;msmUMJgExlQ72ReScJQRXsvca1wi1uwaKaV0Qu6IucW68eGREZLkof1ISBRZCOVjtZ4RteaQ5ukj&#10;RkhyP8VTK6UQT62UUvL7qcjjd6FHjFApPt7uQOAA6YG470Om14lUzUlLbzFT0nxdUvJh+ddQT717&#10;0uVDHYH+1R3TOPyzpFrv1ZELo2UTcsdcb6mgJvfzNBQvWq3ALWJCMndNbYwau0Fy32feeJtkfptg&#10;fpNkDveH8zMmxdKmLuxGjAnnp6RzLl62z/sowvk91wVAs9YlBLdE3xOp/ipK6sSRlUl7u31RSbKA&#10;+mrtEJrpsw0zC5PeNJnO3wu2RJgsU04aq5ctcNm7jclb5cbTx+3qi0mn7M90VDyefyatVtgujAXz&#10;19j2CNdnSfl745I4jonilBgufQ+tH0+J75Dwfkp2v6ikfpXQlnQGqKZW4uWj6H0iFSeZO79mLUbp&#10;AU+rbh80SphTXxpI566/LTHnAb8wsxpJv1nGB3sLr2vu9b45TscfTh7mAkWeYwf/LrUqca+PkEzT&#10;aoWywrWUv94KxfmaLSkljZ8SyKm6+aU2C95eJsRT1fdzIvz97wDAQdJDcb9V11EmUimR2ttqddmY&#10;odfx7YNGCXPqiot22WtvW4RBOjCfdE8pOJ45/Vq+MqWloo21yZ/Hpsbg259l4Wyd44tw9k3GharZ&#10;n3EOEl4/qKX+HDcUadT//NZYFF4Xy2f3d2JfQhygG+Hmnb+5V4jzw2IkxSp+eo2Dq3v2kLbyZX73&#10;bEiYU1eVe44EF0yvZLVsC4nM0cXDM+OOx0uV2iFJ89Smo70Ezfodm4+Ht5V5qd5cYHn/ll7kkmzs&#10;ZZ9Ec91Fr3iPzH7fvaLt+y8AN9izQmK0h0b4ffatMGksBk+2xff36koLh35S1/oEw8ehuhwISiVJ&#10;QoKAfcXD2p6ikyrGtddbq+dtpMT5lsrc1K9Ygpyj7ZZsrlR4leZudc7p+DQkyQHGc1tScFu0OtDd&#10;KgxuD3s4Hx2jJ82v7mV+3AFUzKH4fXqwXT/ANkUW5dxXuML1Y6sXcSrb/7iGmOwOv1tYEAifp1BU&#10;8zte/v9PfYslx2lLygtkPn/Fo868KS1e5b5frXj4vdAFwKB2a80y+EQqPaQvbZEdNAZPml+1GCJJ&#10;QEVpUS5z3a2OsB3W4B54ViZREu4tEoB87t3YKiSUX/7/L+P0w3UFO9llLlth3pSeYXvNw++XRS/3&#10;JYAplNqOeznmmEjt81o2FgMnzUOfvezv/DI6qHyiX8UrZlyvQMZtZ3fkI3wNuEZ8tp2eDrN8u2Dz&#10;so+3pBTs5apCoY1RoyXgLvNvbVcA5rVHa5ZR27K8FStCw7bLzGswbIycNP8kYRl6/kEtFyvvbo66&#10;hy0B/XqftFwTDsFmndiDXR9vOFSYz+Xv7YXiPD8uLT27KlaXS5QDsEtrloGTqjnp8JR9esQ3EQO/&#10;vx8vgDjwk7pK3kNUfwKXFFns16YMoEt1K7XvqySdS+yOykZIlFeohgegU3tsZ5qxurF4S4WWY+ik&#10;+fvPh+pyarqqJdDVob8wcFmp4gnPRoD+pGKv/H19W4RkefkcQKouL1mctrSDctYPADm1e5eF5PGM&#10;4gN9ljYtAyfN40AytMgIfTclBKis5MRFdTlwjTLJB4cLA/QmJaBz9/QNERPQdQo2yo2TQ6I8HDDs&#10;uQXABWUrGnMxd3/L2N98hwNVDo+Bk+awl3LbTB+qTVaAsYTzZvL3kVtD0hygN0Urtk/fq44/t5/z&#10;c35OxbMTjJEBuFLt1iwOnXuakA7e31zSHDYJn6HsZ+vGmOXAZaCMcuMTSXOAnpTJA9zvshM3VoZn&#10;v/8nEareHeQJwFp1q6Dvl+9CtYNKWgmHf8EqYRCf/UzdGhaugBuVqzIPIWkO0Itt48/z/X6nRHTa&#10;tZ37GT4K/ckBKKR6axZJnN/iA3/k/uan78tvClyr2OF7TvgHVii1wyWFtlAAvbi9yjwko0P7lf2S&#10;0SExn/9Z3sZT2xU73AEo6PoH0cqQSH0lrZQP2qbFew03KXL/tcMDWClVGZYckzwsXxmAlqX7/zW7&#10;zY/rAX55J1RI4P+Mc2uLtQBUU/uASr1136u+UHFQhN8LuM72g4xUlwPbpIX8lT1ic2F3IUA38jug&#10;75ck+bHJ6PR8evlzLS1XzvNNSXIAdlG9Ncs5JHXyRmzTYoEErrO5svN8/wDYKo0DyxVPGPMB9CU8&#10;B0ISuqVEdPx5QuI+Jsj/bupnA2Ai9SueHQj1kbh6XqDStKWQNIfL3lfN3BrhnqpXI1BGSEQU62mu&#10;RRsAADCK2q1ZUoLHyvBHUp+2cfqbS5rDx9LnPf/ZuSZCxQ1AaSUKKLRnAwAAhhGrizITn7Jxv3w3&#10;PlK/2n+/sC0b8ra1Y7L4CNSTqs1X3qNCf1n3JwAAYCS7tAZxINSnNk1WGwtJc3gWD1CKi2LrD9lT&#10;XQ7sIYxF0v3qmh2Ij/HvSpYDAABDSYc+rU/i3BT6W14l9Tnuv02L/vXMKiacwkFFp/+dPwsl2l49&#10;xK8JsKd4L/vzn5QUD/ez8zju+TC2b+5LAADAmFJCJ5egqRN6XF9va0Xq8eHQV+YRFh/jZzYeoFf2&#10;c+u+CQAAALCDUBl0RCWzdh23CRVdudexj5A0Z0zlq8g/CO2sAAAAAPaxd3X5c0ii3iq8Xv32Nw/v&#10;91/LbwL9iknySlXkH4UFRgAAAIAdpOryI9t9SKKuEXqJ9tnfXA9m+nZIi6TTz+W7AwAAAFDVcdXl&#10;L+N++Wm4VUre5V7TlkPSnD4dtcCouhwAAABgB8dXl78I/XlXi+9jd21aLJLQn0MWqM6fbQAAAAB2&#10;0EZ1+YuQGNok9jeveehg8ZA0py+hNUr+Wq4VznkAAAAA2EVT1eUvIvTmZptUBdtJf3M7C+jIt9P3&#10;/HVcKcKiJgAAAAA7aK66fAkJonJafY/fhaQ5nQi9xLPXcJUI1eV6/QMAAABUl6rL26xAVmFeVmzT&#10;0kN/c0lzOrFXWxaLhwAAAAA7abPy+DG2O6COVBnbeJsWSXM6kBYcM9dv4bj7+u/yHQEAAACopsnq&#10;8tOvWAlNfam/eeY9aCUkzenALouOp5/LdwMAAACgmtDyJJucOSIkyg8RF02abtNyv/yk0KZdFh7P&#10;n1EAAAAAKgtJ6mxyZs8IiXK9yg8X+5t/vX///jQRZZPmIcEZft+7L38tfwLb1F581JIFAAAAoLLU&#10;xzqfnNknHmNLkJC8pB0hMddmf/P7ItdKtn/76Wf8c9ii5gKkhDkAAABAZce14ZAo70Gb/c0fztfN&#10;urY9sYL+9DPzNZ8j/M6wVtixkLuuSoRdOAAAAAAVpcTO47ukTPWIfcolynuRksyt9Td/PP9c11eD&#10;h+vt2+l7/Hf5r/c6JCbZolZbI9clAAAAQEV3p/9lkzL1QlV5z1J/87batFzToiK1X7k1gfm4/Gu4&#10;XWpplLuutoWWQQAAAACVxIrbXZOfj6ojB9Fam5aw8JPzXFWe/3efhX7RrFXr/uqAWgAAAIBKQvI6&#10;l5CpE7e1z6B9KRndUJuW08/lJ0tShe/WdkMPy1eD29U4/FPCHAAAAKCSGsmcj+KjCmD6l9q01OnX&#10;fHvcp4WgTw71vCUkKFmr5HX4FAAAAABUsG91+X2sRmZsqaK7rf7mJSK0n4E1trQD+igAAAAAqKBG&#10;5eNHoRXLXFrrb745Tj+W3wxuUz5hrkUQAAAAQHGphUYuGVMh3vSVZg7xGmupv/mmeFx+K7hN+c/A&#10;/fKVAQAAAChGdTl7SYsz/bdpgTWK32stQAIAAACUtWvvcskdFr23aXHwJ2sUPwz39H35ygAAAABs&#10;Fg7eLJ7AuRAhOQ8v9dqmxbXMGqV3V9yd/rd8ZQAAAAA2C8mWXBKmTui1S15q07Lfwk2JCBXycKvc&#10;tbQlLNwAAAAAFBJ6iYfDC3NJmBohwchn7r7+e75W+uhvrrKXW4U2PrlraUs4EwIAAACggNSKZb9k&#10;efhe4XvCNbrob64fPzdKOyky19KG0EsfAAAAYKOYLD/9zCZfaoVqXG4Vk4st9zc//Vp+UrhO+YT5&#10;4/KVAQAAAFht/yTkQ0zSwxopydhim5aH5SeE66Q2WLlraW04FwIAAABgk30P+UwR+lLDVu21aVHd&#10;y22KJ8ztcgAAAABY74hkuYQOJaV2Qu20abFzgluUT5j/WL4yAAAAADc5JskYDvr8e/kJoJzUpuX+&#10;zfW2f4SfA64VF3wy19HqOH1fvjIAAAAAVznigM+nCC00oKbUpuW4/uYS5twqLCTmrqU14TBlAAAA&#10;gBuk7f8HJRNVPrKjcL1lr8PKYQcFtwptqnLX0pqQMAcAAAC4QqoqDwnEcpWMN4W+uhwgtmnZufXQ&#10;3Z//LN8drlNycUfCHAAAAOATR7eoCMkgByFypLuv/56vxX0+A+F7wS2K9jG3kwcAAADgYylRmEmq&#10;7BWSNzQkLR5lrtOCoU8/axTbCXH6uXxFAAAAAN4J7SGySZXq8ajSlial9kT12rRImLNGucXNx+Ur&#10;AgAAAPBO2uq/czuW06/z9/1r+QmgTbG/ee763Rh6SLNWqXu1FlgAAAAAF9SuqP0dIVH+9T/JGrpR&#10;43MhYc5aparMw2IQAAAAAJ8IiewqB4BKlNOpuJhU+PMgYc4W377ev7umbg1tgQAAAABuFHubn77/&#10;sT4583j+9z9jRaREOT0rfzDuowpfVgvtrPLX1Q1x+rF8NQAAAABulirP/42VsbFFxenXH6nq9nH5&#10;3/uYHI8J8vPfkQxkNCWqel+HpDnrxXtx9rq6Nhz8CQAAAACsVOcAUElz1tvaX9/BywAAAADAanUO&#10;xg1Jc4lL1tl0TWrLAgAAAACslQ4AzSQeN8f98h3gdumsidx19VloywIAAAAAbFD+ANAlVPuyQbou&#10;w5kSmWvrQtx9/W/5CgAAAAAAK6SDbvMJyC2hnzlbxB0QN7do0RIIAAAAANjg7svfmcRjidCahe3i&#10;AbW3JM7tbgAAAAAAtvh2+plPPm6Muz//Wb4DbBdarnw7/cpea7/jfC0DAAAAAKxW7QBQyUsqCYsx&#10;odf53el/sao8XGvh/w7XMgAAAADAJjHxmEt6b4rQU1oCEwAAAACAztQ4ADRUAQMAAAAAQFdCm4tc&#10;0ntLhMp1AAAAAADoTvEDQE8/lq8MAAAAAAAdKX4AqIM/AQAAAADo1bfT93zye02cfi1fFQAAAAAA&#10;OpOqzAsdAHr6vnxVAAAAAADo0N3Xf/MJ8BsjHCQKAAAAAADduvvydzYBfmvcfflr+YoAAAAAANCh&#10;u6//ZRPgt8X98tUAAAAAAKBTd6f/ZRLgt0X4GgAAAAAA0LVvpx/ZJPj18RgPDwUAAAAAgK59O/3M&#10;JMFviNOP5SsBAAAAAEDHvp1+5RPhV8bdl2/LVwIAAAAAgI6FAztzifCr4vRz+SoAAAAAANC5b18f&#10;3ifCr4y7L38vXwUAAAAAADq3OmF++rV8BQAAAAAAGMDahLnqcgAAAAAAhrKqh7ne5QAAAAAAjGZN&#10;wlx1OQAAAAAAwwm9yHNJ8Q/j9H35lwAAAAAAMJCQAM8mxrPx+Mfdl/9b/iUAAAAAAAzk7s9/Monx&#10;fNx9/Xf5VwAAAAAAMJhQMZ5Ljr8LrVgAAAAAABjdt68P7xPkr+JeKxYAAAAAAMZ3uS2LZDkAAAAA&#10;ABP5dvr5Pll++iVZDgAAAADAfO6+/heT5CF57oBPAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADozR9//H9xdxvKy8gXMwAAAABJRU5ErkJgglBL&#10;AwQKAAAAAAAAACEAiL1269t5AADbeQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3&#10;Qm94PSIwIDAgMzcxLjA1IDE4Ny41MiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3Zn&#10;IiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9IkxheWVyXzEi&#10;IG92ZXJmbG93PSJoaWRkZW4iPjxkZWZzPjwvZGVmcz48Zz48cGF0aCBkPSJNMTcyLjQ5IDc0Ljk2&#10;QzE3Mi40MiA3NS4wMSAxNzIuMTYgNzUuMTIgMTcxLjgxIDc1LjI0IDE3MS44NiA3NC45IDE3MS42&#10;NyA3NC41OSAxNzEuMDggNzQuNzUgMTcwLjAzIDc1LjAzIDE2Ny4xIDc1Ljg5IDE2Ni40MiA3NS45&#10;NiAxNjYuNDIgNzUuOTYgMTU2LjQgNzQuNzUgMTU1LjMzIDc0LjU5IDE1NS4zMyA3NC41OSAxNTMu&#10;MDQgNzIuMjMgMTUyLjAzIDcxLjQ1IDE1MC4wNyA2OS45MyAxNDguNDggNjkuNzIgMTQ3LjIzIDcw&#10;LjEyIDE0Ny4xNyA3MC4xMiAxNDcuMTEgNzAuMTIgMTQ3LjA1IDcwLjEyTDE0OS40OCA2OC4wNiAx&#10;NDguMzkgNjUuMjUgMTQ3LjQ4IDY0LjAyIDE0Ny42OSA2Mi42OCAxNDQuNTIgNjIuMDcgMTQ0LjI3&#10;IDYxLjM2QzE0NC4yNyA2MS4zNiAxNDMuMjMgNjAuMjcgMTQyLjE2IDU5LjkgMTQxLjg4IDU5Ljgz&#10;IDE0MS42MiA1OS43OCAxNDEuMzYgNTkuNzQgMTQyLjIyIDU0Ljg5IDE0NC4yNyA0OS42NyAxNDQu&#10;NTkgNDguODZMMTQ1LjY0IDQ4Ljc2IDE0NS4zNSA0NS41QzE0NS42IDQ0Ljk3IDE0NS44OCA0NC40&#10;NCAxNDUuOTMgNDMuNiAxNDUuOTUgNDMuMTUgMTQ1LjI3IDQyLjI0IDE0NS4wNCA0MS45NEwxNDQu&#10;ODMgMzkuNTcgMTQ0LjIzIDM3Ljg4IDE0NC4yMyAzNy44OEMxNDQuMjMgMzcuODggMTQzLjIyIDI2&#10;LjE0IDE0My4yMiAyNi4xNEwxNDIuOTcgMjYuMTZDMTQ1LjY1IDI1Ljg0IDE0Ny41NCAyMi42MSAx&#10;NDcuMTkgMTguODggMTQ2Ljg0IDE1LjEgMTQ0LjM0IDEyLjI1IDE0MS42IDEyLjUgMTM4Ljg3IDEy&#10;Ljc1IDEzNi45MyAxNi4wMiAxMzcuMjggMTkuOCAxMzcuNjIgMjMuNDggMTQwLjAxIDI2LjI5IDE0&#10;Mi42NiAyNi4xOUwxNDMuNTcgMzcuOSAxNDMuMjIgMzkuNjEgMTQzLjM2IDQxLjc1IDE0Mi44OSA0&#10;MS43NUMxNDIuNDkgNDEuODUgMTQxLjk1IDQyLjM5IDE0MS45NSA0Mi4zOSAxNDEuOTUgNDIuMzkg&#10;MTQxLjc5IDQyLjYzIDE0MS43NiA0My4wNiAxNDEuNjYgNDMuMzYgMTQxLjM4IDQzLjc4IDE0MS4z&#10;OCA0My45IDE0MS4zNyA0NC4xOCAxNDEuNDQgNDQuNDggMTQxLjQ0IDQ0LjQ4IDE0MS40NCA0NC40&#10;OCAxNDAuOTcgNDUuMzIgMTQwLjk0IDQ1LjY2IDE0MC45MSA0NiAxNDEuOTkgNDcuNTMgMTQxLjk5&#10;IDQ3LjUzIDE0MS45OSA0Ny41MyAxMzguMzUgNTQuNyAxMzcuMDQgNjAuNDEgMTM1LjkyIDYxLjA0&#10;IDEzNS4wNyA2MS45NCAxMzQuNjQgNjIuNzEgMTMzLjM2IDY1LjA0IDEzMy4zIDY4LjcyIDEzNC42&#10;OCA3MC41OCAxMzQuOTcgNzAuOTcgMTM1LjM3IDcxLjI3IDEzNS44MSA3MS40OSAxMzUuODEgNzQu&#10;MDggMTM2LjA1IDc2LjU2IDEzNi44MyA3OC4wNSAxMzkuMTIgODMuNzkgMTQ2LjE4IDkwLjM5IDE0&#10;Ny44OCA5Ni4zOCAxNDYuMzQgOTcuMjYgMTQyLjY0IDEwMC4xNyAxNDQuODEgMTA3LjA2IDE0NC44&#10;IDEwNy4wNiAxNDQuNzkgMTA3LjA2IDE0NC43OCAxMDcuMDUgMTQ0Ljc1IDEwNy4xMiAxNDQuNzIg&#10;MTA3LjIgMTQ0LjcgMTA3LjI3IDE0MS44IDExMi4xMSAxMzguNDkgMTIxLjc5IDEzOC40OSAxMjEu&#10;NzkgMTM3LjYzIDEyMy40OCAxMzYuNjUgMTI1LjMxIDEzNS41MyAxMjcuMzEgMTI3LjMyIDEyOS4w&#10;NyAxMjEuNzYgMTM2LjU4IDExMy45MiAxNDQuMDIgMTEzLjEzIDE0NC41MyAxMTIuNDQgMTQ0Ljcg&#10;MTExLjg4IDE0NC43MiAxMTEuOSAxNDQuNyAxMTEuOTEgMTQ0LjY3IDExMS45MyAxNDQuNjVMMTA5&#10;Ljc1IDE0My4yN0MxMDkuNzUgMTQzLjI3IDEwOC41MyAxNDIuODQgMTA4LjAxIDE0NC40NCAxMDcu&#10;NSAxNDYuMDQgMTA3LjQ1IDE0OS4yNiAxMDcuNDUgMTQ5LjI2IDEwNy40NSAxNDkuMjYgMTA1LjA4&#10;IDE1MS4wMSAxMDUuODkgMTUzLjE3IDEwNi43IDE1NS4zNCAxMDcuNjggMTU2Ljg5IDEwOC40NyAx&#10;NTYuOTYgMTA5LjI2IDE1Ny4wMyAxMDkuNzQgMTU1LjggMTA5LjM4IDE1Mi44OEwxMTEuNzMgMTQ4&#10;Ljk2QzExNS4wNCAxNDYuODUgMTMwLjk5IDEzNi43MyAxMzguNjEgMTMzLjE4IDEzOS4wOSAxMzMu&#10;MDUgMTM5LjU5IDEzMi43OSAxNDAuMSAxMzIuMzcgMTQwLjc4IDEzMS42NiAxNDQuNzggMTI3LjQ1&#10;IDE0OC43NSAxMjMuMjcgMTQ5LjA3IDEyMy4yNCAxNDkuNDcgMTIzLjE3IDE0OS45IDEyMy4wOEwx&#10;NDkuOTIgMTIzLjM0QzE0OS45MiAxMjMuMzQgMTQ5Ljk0IDEyMy4zNCAxNDkuOTQgMTIzLjMzIDE0&#10;OS45NCAxMjMuODYgMTUxLjI0IDEyNC44OSAxNTMuNDQgMTI1Ljk4TDE1NC45NyAxMzYuNjVDMTU0&#10;Ljk3IDEzNi42NSAxNTQuOTYgMTM2LjY1IDE1NC45NiAxMzYuNjUgMTUzLjg5IDEzNy40OCAxNTIu&#10;OTkgMTM4LjU4IDE1Mi4yMiAxMzkuODZMMTUyLjE4IDEzOS44IDE1Mi4xMiAxNDBDMTUyLjEyIDE0&#10;MCAxNTIuMSAxNDAuMDUgMTUyLjA5IDE0MC4wNyAxNTAuMDYgMTQzLjU4IDE0Ni41OCAxNTkuNTMg&#10;MTQ2LjU4IDE1OS41MyAxNDYuNTggMTU5LjU2IDE0Ni41NiAxNTkuNTggMTQ2LjU1IDE1OS42MUwx&#10;NDIuNTkgMTYwLjc1QzE0Mi4yNyAxNjAuODQgMTQxLjk2IDE2MS43NSAxNDIuMTMgMTYyLjAzTDE0&#10;My4yMSAxNjMuODZDMTQzLjU1IDE2NC40MSAxNDMuNjkgMTY1LjA2IDE0My42MyAxNjUuN0wxNDMu&#10;NDYgMTY3LjQzQzE0My40IDE2OC4wNiAxNDMuNDQgMTY4LjcgMTQzLjYxIDE2OS4zMSAxNDQuNjUg&#10;MTcyLjk2IDE0Ny42NyAxNzMuMzcgMTQ4LjkzIDE3My40NSAxNDkuMjUgMTczLjQ3IDE0OS42MyAx&#10;NzMuMTEgMTQ5LjQyIDE3Mi44NiAxNDguOSAxNzIuMjIgMTQ4LjEzIDE3MC4yMyAxNDguNDYgMTY3&#10;Ljk3IDE0OC44MiAxNjUuNTYgMTQ4Ljg2IDE2My4zOCAxNDguODYgMTYzLjM4IDE0OC44NiAxNjMu&#10;MzggMTQ5LjA5IDE2Mi45IDE0OC44MSAxNjIuNTEgMTUxLjc1IDE1Ny4xMyAxNjEuNTMgMTM5LjEy&#10;IDE2MS4zNyAxMzguNzIgMTYxLjM3IDEzOC43MiAxNjEuMzcgMTM4LjcyIDE2MS4zNyAxMzguNzJM&#10;MTYxLjM5IDEzOC43MkMxNjEuMzkgMTM4LjcyIDE2Mi44NyAxMzQuNDkgMTYzLjM3IDEyOC44NSAx&#10;NjMuMzcgMTI4Ljg1IDE2My4zNyAxMjguODUgMTYzLjM3IDEyOC44NSAxNjMuMzcgMTI4Ljg1IDE2&#10;My4zNyAxMjguODQgMTYzLjM3IDEyOC44MyAxNjMuMzcgMTI4LjggMTYzLjM4IDEyOC43NyAxNjMu&#10;MzcgMTI4Ljc0IDE2My42NiAxMjUuMzIgMTYzLjU4IDEyMS40IDE2Mi41OSAxMTcuNkwxNjAuNDUg&#10;MTA0LjU5QzE2MC41MSAxMDIuNzkgMTYwLjIgMTAxLjY2IDE2MC4xMSAxMDEuMzkgMTYwLjIxIDEw&#10;MC44NCAxNjIuMjIgODkuMiAxNTcuODYgNzkuODMgMTYwLjcgNzkuNjEgMTYzLjIxIDc4Ljk5IDE2&#10;My41NyA3OC45IDE2My4zOCA3OS4zIDE2My4yMyA3OS42NSAxNjMuMjIgNzkuNzcgMTYzLjEzIDgw&#10;LjM0IDE2NC4wOCA4MC4zNiAxNjQuMzggNzkuNzggMTY0LjYxIDc5LjM0IDE2NS4xMyA3OC40OSAx&#10;NjUuMTMgNzguNDkgMTY1LjEzIDc4LjQ5IDE2NS4zMSA3OC44OCAxNjUuNDcgNzkuMSAxNjUuNzQg&#10;NzkuNDYgMTY2LjYyIDc5LjU2IDE2Ni42MyA3OC44OSAxNjYuNjMgNzguNzIgMTY2LjY1IDc4LjU2&#10;IDE2Ni42OCA3OC40IDE2Ni45MSA3OC40NiAxNjcuMTYgNzguNSAxNjcuNDIgNzguNTIgMTY4LjA5&#10;IDc4LjU2IDE2OS43MiA3OC41OSAxNzAuODMgNzcuMzIgMTcxLjI0IDc2LjgyIDE3Mi4yNiA3Ni43&#10;MSAxNzIuODQgNzYuMTEgMTczLjQxIDc1LjUxIDE3Mi44NCA3NC43NyAxNzIuNTIgNzUuMDFaIiBm&#10;aWxsPSIjMDAzMDEyIi8+PGc+PHBhdGggZD0iTTI2NC43MiA2OC45NiAyNjQuNzYgNjkuMDYgMjY0&#10;LjcyIDY4Ljk2IDI2NC43MiA2OC45NloiIGZpbGw9IiMwMDMwMTIiLz48cGF0aCBkPSJNMjY0Ljk3&#10;IDY5LjY2IDI2NC43NiA2OS4wNiAyNjQuOTYgNjkuNjYgMjY0Ljk3IDY5LjY2WiIgZmlsbD0iIzAw&#10;MzAxMiIvPjwvZz48cGF0aCBkPSJNMzU4Ljc5IDE0Mi4wNUMzNTUuMDYgMTM5LjczIDM1MC4xNiAx&#10;MzcuNjUgMzQ1LjE5IDEzNi45IDM0NS4xOSAxMzYuOSAzNDUuMTkgMTM2LjkgMzQ1LjE5IDEzNi45&#10;IDM0Mi45NCAxMzQuODYgMzQxLjUgMTMyLjQzIDM0MC4xOCAxMjkuOTQgMzQxLjMyIDEyNy4wNSAz&#10;NDIuMSAxMjQuMTUgMzQyLjEgMTI0LjE1IDM0My41OSAxMjMuNDYgMzQ0LjczIDEyMC45NCAzNDQu&#10;NzggMTIwLjcyIDM0NC45MiAxMjAuMSAzNDQuNDIgMTE5Ljc4IDM0NC40MiAxMTkuNzggMzQ0LjQy&#10;IDExOS43OCAzNDQuMzcgMTE5LjQ3IDM0NC4xOSAxMTkuMTMgMzQ0LjAxIDExOC43OSAzNDMuNyAx&#10;MTguOCAzNDMuNyAxMTguOCAzNDMuNyAxMTguOCAzNDMuNTEgMTE4LjQ0IDM0My4yNyAxMTguMjQg&#10;MzQzLjE1IDExOC4xNCAzNDMuMDMgMTE4LjA3IDM0Mi42OSAxMTguMDcgMzQyLjYzIDExNy45MiAz&#10;NDIuNjEgMTE3Ljg2IDM0Mi41NiAxMTcuODFMMzQyLjk3IDExNC4zNiAzNDIuNzIgMTE0LjE5IDM0&#10;Mi43NCAxMTMuOTFDMzQyLjc0IDExMy45MSAzNDAuMTYgMTEyLjk2IDMzOS45MyAxMTIuOTMgMzM5&#10;LjQ5IDExMi44OCAzMzkuMTIgMTEzLjU2IDMzOS4xMiAxMTMuNTYgMzM5LjEyIDExMy41NiAzMzgu&#10;MjggMTEzLjE4IDMzOC4xOCAxMTMuODEgMzM4LjA4IDExNC40NCAzMzcuODggMTE1LjcgMzM3Ljg4&#10;IDExNS43IDMzNy44OCAxMTUuNyAzMzguNzMgMTE3Ljk2IDMzOS43NSAxMTguMzMgMzM5Ljc1IDEx&#10;OC4zMyAzMzkuNzcgMTE4LjMzIDMzOS43OCAxMTguMzNMMzM5Ljc1IDExOC4zM0MzMzkuNzUgMTE4&#10;LjMzIDMzOS4wMyAxMjEuMiAzMzcuMTMgMTI0LjMyIDMzNS40OCAxMjEuNyAzMzMuMzYgMTE5LjI3&#10;IDMyOS45MSAxMTcuNDJMMzMwLjE1IDExNi4xNSAzMzIuMjYgMTE3LjEyIDMzMy44OCAxMTUuMzhD&#10;MzMzLjg4IDExNS4zOCAzMzMuMzEgMTE0LjkgMzMzLjQ0IDExNC40MyAzMzMuNjQgMTEzLjcxIDMz&#10;NC4zNiAxMTMuNTIgMzM1LjAyIDExMy4zNUwzMzQuOTcgMTEyLjI3IDMzNS45NiAxMTIgMzM2LjE0&#10;IDExMS42MiAzMzUuMTMgMTA5LjUgMzM1LjU2IDEwOC4yMUMzMzUuNTYgMTA4LjIxIDMzNS44IDEw&#10;Ny41OSAzMzQuNzIgMTA1LjIzIDMzNS4xMyAxMDUuMjcgMzM1LjQyIDEwMy43MiAzMzUuNDIgMTAz&#10;LjcyIDMzNS40MiAxMDMuNzIgMzI4LjYxIDk4LjkgMzI0LjA5IDEwMy42NiAzMjIuMzEgMTA2LjE5&#10;IDMyMy44NCAxMDguNzIgMzI0LjI3IDEwOS42NyAzMjQuNjkgMTEwLjYxIDMyNC4zOSAxMTMuMTEg&#10;MzI0LjM5IDExMy4xMiAzMjQuMjggMTEzLjM4IDMyNC4xNSAxMTMuNjYgMzI0LjAyIDExMy45NEwz&#10;MjMuNzYgMTEzLjc5QzMyMy43NiAxMTMuNzkgMzIyLjE0IDExNi40MyAzMjEuNzQgMTE4LjU4TDMy&#10;MS43NCAxMTguNThDMzIxLjY2IDExOC44MyAzMjEuNjIgMTE5LjEgMzIxLjYgMTE5LjQgMzIxLjYg&#10;MTE5LjQgMzIxLjYgMTE5LjQgMzIxLjYgMTE5LjQgMzIxLjYgMTE5LjQgMzIxLjYgMTE5LjQgMzIx&#10;LjYgMTE5LjQxIDMyMS41OCAxMTkuODEgMzIxLjYgMTIwLjI1IDMyMS43IDEyMC43NSAzMjEuNzQg&#10;MTIxLjA0IDMyMS44IDEyMS4zNCAzMjEuODcgMTIxLjY1IDMyMy40NSAxMzAuODYgMzMwLjg4IDE0&#10;Mi41MiAzMzIuNDcgMTQ1Ljg1IDMzMy4xNSAxNDUuNDkgMzMzLjkgMTQ1LjMgMzM1LjMzIDE0NC41&#10;NSAzMzUuMzMgMTQ0LjU1IDMzNS4zNCAxNDQuNTYgMzM1LjM0IDE0NC41NiAzMzUuMzQgMTQ0LjU2&#10;IDMzNi44IDE0Ny4wOCAzNDAuNDIgMTQ3LjczIDMzOC44NSAxNDguMTEgMzM3LjI3IDE0OC42MyAz&#10;MzUuNzggMTQ5LjMzIDMzNS41NSAxNDkuMTMgMzM1LjE3IDE0OC45OSAzMzQuNTcgMTQ5LjA3IDMz&#10;My41OCAxNDkuMjEgMzMyLjI3IDE0OS41OSAzMzEuNTIgMTQ5LjgyIDMzMS4xNiAxNDkuOTMgMzMw&#10;Ljc3IDE0OS45NiAzMzAuMzkgMTQ5Ljg5IDMyOS41MyAxNDkuNzUgMzI3Ljg1IDE0OS42NSAzMjYu&#10;ODQgMTUwLjcgMzI1LjQzIDE1Mi4xNyAzMjQuNTcgMTUzLjUzIDMyNC44MSAxNTQuMTkgMzI0Ljkg&#10;MTU0LjQ0IDMyNi4wNiAxNTQuMzIgMzI3LjQxIDE1NC4wOCAzMjcuMTcgMTU0LjI2IDMyNi45NiAx&#10;NTQuNDggMzI2Ljc5IDE1NC43NSAzMjUuNzEgMTU2LjQ3IDMyNS4xNCAxNTcuOTkgMzI1LjUyIDE1&#10;OC41OCAzMjUuODggMTU5LjE1IDMzMi4zMiAxNTYuMDIgMzMyLjMyIDE1Ni4wMiAzMzMuODcgMTU1&#10;LjE0IDMzNS4zNyAxNTQuODcgMzM1LjgzIDE1NC41OSAzNTAuMjYgMTUyLjQxIDM2NS4yOCAxNTYu&#10;MjQgMzY1LjQgMTQ5LjE0IDM2NS41OCAxNDcuNDIgMzYyLjg5IDE0NC41NyAzNTguOCAxNDIuMDNa&#10;IiBmaWxsPSIjMDAzMDEyIi8+PGc+PHBhdGggZD0iTTkxLjI0IDE5LjI0QzkzLjE3IDE5LjI3IDk0&#10;Ljg5IDE4LjM3IDk1Ljk5IDE2Ljk1IDk2LjM2IDE2LjQ4IDk2LjY1IDE1Ljk1IDk2Ljg3IDE1LjM5&#10;IDk2Ljg3IDE1LjM5IDk2Ljg3IDE1LjM5IDk2Ljg3IDE1LjM5IDk2Ljg3IDE1LjM5IDk2Ljg3IDE1&#10;LjM4IDk2Ljg3IDE1LjM3IDk3LjEgMTQuNzUgOTcuMjMgMTQuMDkgOTcuMjQgMTMuNCA5Ny4yOSAx&#10;MC4xMyA5NC42OCA3LjQ0IDkxLjQxIDcuNCA5MC4wNyA3LjM4IDg4LjgzIDcuODEgODcuODMgOC41&#10;NSA4Ni4zOSA5LjYxIDg1LjQ0IDExLjMgODUuNDEgMTMuMjMgODUuMzYgMTYuNSA4Ny45NyAxOS4x&#10;OSA5MS4yNCAxOS4yM1oiIGZpbGw9IiMwMDMwMTIiLz48cGF0aCBkPSJNMTI2LjYyIDEwNy4xQzEy&#10;Ni41IDEwNi43NiAxMjYuNDUgMTA2LjQgMTI2LjQ5IDEwNi4wNCAxMjYuNTcgMTA1LjMgMTI2Ljcg&#10;MTA0LjAxIDEyNi42NSAxMDMuMDcgMTI2LjU4IDEwMS42NyAxMjUuNSAxMDEuNzYgMTI1LjUgMTAx&#10;Ljc2TDEyMy40NSAxMDIuNDFDMTIzLjQ1IDEwMi40MSAxMjMuNDggMTAyLjQ4IDEyMy41IDEwMi41&#10;MiAxMTIuNjcgOTguMTMgMTA3LjE2IDk1LjUzIDEwMi41NSA5NS4xNyAxMDAuNDEgOTQuOTUgOTku&#10;MTYgOTUuMDYgOTkuMTYgOTUuMDZMOTkuMTYgOTUuMDZDOTkuMTYgOTUuMDYgOTUuMjggODUuODkg&#10;OTIuNTIgODEuMzUgOTUuMDMgNzMuNSA4OS40NiA3MS4wNiA4OS4wOCA3MC45MSA4OS4wNyA3MC45&#10;MSA4OS4wNiA3MC45IDg5LjA2IDcwLjkgOTAuNSA2Ny44MSA5My45IDY1LjQ1IDk3LjEgNjMuMDYg&#10;OTcuMSA2My4wNiA5Ny4xIDYzLjA2IDk3LjEgNjMuMDYgMTA2LjQ1IDY3Ljg5IDExMy4xIDY2LjA5&#10;IDExMy4xIDY2LjA5IDExNC44IDYxLjgzIDExMC45IDUxLjQ5IDExMC45IDUxLjQ5IDExMS40MiA1&#10;MC40MiAxMTEuNzUgNDguNTcgMTExLjc1IDQ4LjU3IDExMS43NSA0OC41NyAxMTMuNDUgNDYuMyAx&#10;MTMuNzggNDUuOTggMTE0LjExIDQ1LjY2IDExMy41NiA0NC45OCAxMTMuMTEgNDUuNDIgMTEyLjY2&#10;IDQ1Ljg2IDExMS4zNiA0Ny4xMiAxMTEuMzYgNDcuMTIgMTExLjM2IDQ3LjEyIDExMi4xMSA0NC40&#10;IDExMi4yNiA0My45NCAxMTIuNDcgNDMuMzIgMTExLjc4IDQyLjk4IDExMS40OSA0My41NCAxMTEu&#10;MTMgNDQuMjUgMTEwLjExIDQ2LjY3IDExMC4xMSA0Ni42NyAxMTAuMTEgNDYuNjcgMTEwLjI0IDQz&#10;LjM5IDExMC4yNSA0Mi44IDExMC4yNiA0Mi4yMSAxMDkuMzkgNDIuMSAxMDkuMTggNDIuOTEgMTA5&#10;LjAzIDQzLjUxIDEwOC42NSA0Ni44MyAxMDguNjUgNDYuODMgMTA4LjY1IDQ2LjgzIDEwOC4yIDQ0&#10;LjM3IDEwOC4yMSA0My42OSAxMDguMjEgNDMuMjMgMTA3Ljc0IDQzLjA5IDEwNy40MyA0My4zNiAx&#10;MDcuNDMgNDMuMzYgMTA3LjQzIDQzLjM2IDEwNy40MyA0My4zNiAxMDYuODYgNDEuNzQgMTA0LjY4&#10;IDM5LjM2IDEwMS42OCAzOS41NCAxMDEuNjggMzkuNTQgMTAxLjY4IDM5LjU0IDEwMS42OCAzOS41&#10;NCAxMDEuNCAzOS41NCAxMDEuMTEgMzkuNTQgMTAwLjgxIDM5LjU3IDk5Ljc0IDM5Ljc2IDk4LjYx&#10;IDQwLjYxIDk4LjYxIDQwLjYxTDk4LjI2IDQxLjIzIDk1LjIgNDEuMzEgOTUuMiA0Mi41OUM5NS4y&#10;IDQyLjU5IDk0LjE1IDQzLjYgOTQuMTUgNDMuNkw5Mi42OSA0Ni4wNiA5NC42NSA0OC4zN0M5NC41&#10;OSA0OC4zNyA5NC41NCA0OC4zNSA5NC40OCA0OC4zNSA5My4zOCA0Ny43OCA5MS44NSA0Ny43MyA4&#10;OS43OCA0OC44NSA4OC43MSA0OS40MiA4Ni4yIDUxLjI4IDg2LjIgNTEuMjggODUuMTcgNTEuMjcg&#10;NzUuNiA1MC44NSA3NS42IDUwLjg1IDc0Ljk3IDUwLjY4IDcyLjM2IDQ5LjQyIDcxLjQyIDQ5IDcw&#10;LjkgNDguNzYgNzAuNjcgNDkuMDMgNzAuNjYgNDkuMzUgNzAuMzUgNDkuMTggNzAuMTMgNDkuMDQg&#10;NzAuMDcgNDguOTggNjkuOCA0OC43MSA2OS4xNiA0OS4zMSA2OS42IDQ5Ljk2IDcwLjA0IDUwLjYx&#10;IDcwLjk4IDUwLjg3IDcxLjI5IDUxLjQxIDcyLjEzIDUyLjc3IDczLjY2IDUyLjk5IDc0LjI5IDUz&#10;LjA2IDc0LjU0IDUzLjA5IDc0Ljc4IDUzLjA4IDc1IDUzLjA2IDc1IDUzLjIxIDc1IDUzLjM2IDc0&#10;Ljk3IDUzLjUyIDc0Ljg3IDU0LjE1IDc1LjcyIDU0LjE5IDc2LjAyIDUzLjg5IDc2LjIxIDUzLjcx&#10;IDc2LjQ0IDUzLjM3IDc2LjQ0IDUzLjM3IDc2LjQ0IDUzLjM3IDc2LjggNTQuMjUgNzYuOTQgNTQu&#10;NyA3Ny4xMyA1NS4yOSA3OC4wMiA1NS40MiA3OC4wMyA1NC44NyA3OC4wMyA1NC43NiA3Ny45NCA1&#10;NC40MSA3Ny44MyA1NCA3OC4xNiA1NC4xNCA4MC40MSA1NS4xMSA4My4wMyA1NS43NiA3Ny4zNiA2&#10;NC4wNSA3Ny41OCA3NS42MiA3Ny41OCA3NS42MiA3Ny41OCA3NS42MiA3Ny42MSA3OC4zNCA4MC4y&#10;MiA4NC4wMiA4MC4yMiA4NC4wMiA4MC4yMiA4NC4wMiA4MC4yMiA4NC4wMiA4MC4yNyA4NC4yOCA4&#10;MC4zMSA4NC40MiA4MC4zMSA4NC40MiA4MC4zMSA4NC40MiA4Mi4zNiA5My4wMyA5Mi4yIDEwMi40&#10;NCA5Mi41NCAxMDIuMTEgOTMuMDkgMTAxLjUyIDkzLjY4IDEwMC44NyA5My42OCAxMDAuODcgOTMu&#10;NjggMTAwLjg3IDkzLjY4IDEwMC44NyA5My4xIDEwMS41MSA5Mi41NiAxMDIuMDkgOTIuMiAxMDIu&#10;NDQgOTcuNzggMTA2LjMxIDExMC44OSAxMTEuNTcgMTE5LjI4IDExNy4xMyAxMTkuMjQgMTE3LjMz&#10;IDExOS4yOCAxMTcuNTUgMTE5LjQyIDExNy43MiAxMTkuNDIgMTE3LjcyIDEyMi40OSAxMjQuNDcg&#10;MTIzLjE3IDEyMy45OCAxMjQuMDUgMTIzLjM0IDEyNC4yMyAxMjIuODYgMTI0LjM4IDEyMS4xOSAx&#10;MjQuNTEgMTE5Ljc0IDEyMy44OSAxMTguMDUgMTIzLjQ0IDExNy4zNiAxMjMuMjQgMTE3LjA2IDEy&#10;My4xMSAxMTYuNzIgMTIzLjA3IDExNi4zNiAxMjIuOTggMTE1LjYyIDEyMi44MSAxMTQuMzQgMTIy&#10;LjU1IDExMy40MyAxMjIuMTYgMTEyLjA5IDEyMS4xMyAxMTIuNDEgMTIxLjEzIDExMi40MUwxMTku&#10;NjQgMTEzLjIyQzExOS42NCAxMTMuMjIgMTE5LjY4IDExMy4yOSAxMTkuNzEgMTEzLjMyIDExNS45&#10;MSAxMDkuMSAxMTIuNDggMTA1Ljk4IDEwOS41IDEwMy42OSAxMTQuNSAxMDQuMjggMTE5LjY0IDEw&#10;NC45OSAxMjIuODIgMTA1LjY5IDEyMi41NiAxMDUuODkgMTIyLjQ4IDEwNi4yNCAxMjIuNjMgMTA2&#10;LjU0IDEyMi42MyAxMDYuNTQgMTI0LjA4IDExMy44MiAxMjQuODUgMTEzLjQ5IDEyNS44NiAxMTMu&#10;MDcgMTI2LjE0IDExMi42NSAxMjYuNjYgMTExLjA1IDEyNy4xMSAxMDkuNjYgMTI2LjkgMTA3Ljg4&#10;IDEyNi42MiAxMDcuMTFaTTk3LjgyIDk3LjQ0Qzk3LjgyIDk3LjQ0IDk3Ljc2IDk3LjQzIDk3Ljcy&#10;IDk3LjQyIDk4LjQ5IDk2LjExIDk5LjE0IDk1LjA2IDk5LjE0IDk1LjA1TDk3LjgyIDk3LjQ0Wk0x&#10;MDMuMjUgNTcuNTNDMTAzLjM2IDU3LjI0IDEwMy40MyA1Ni45MiAxMDMuNDUgNTYuNTcgMTAzLjY1&#10;IDU2Ljg0IDEwMy44OSA1Ny4zNCAxMDMuODIgNTguMTEgMTAzLjU3IDU3Ljg3IDEwMy4zOCA1Ny42&#10;NyAxMDMuMjUgNTcuNTNaTTEwNy45OSA1MS45M0MxMDcuOTkgNTEuOTMgMTA3Ljk5IDUxLjkzIDEw&#10;OC4wMSA1MS45M0wxMDcuOTkgNTEuOTNDMTA3Ljk5IDUxLjkzIDEwOC45NyA2MC45MSAxMDguOTcg&#10;NjAuOTEgMTA3LjAxIDYwLjY1IDEwNS4yOSA1OS40NCAxMDQuMjIgNTguNDkgMTA0Ljc3IDU3Ljgx&#10;IDEwNS4zOCA1Ni43NyAxMDUuMDkgNTUuNjkgMTA0LjY0IDU0LjA0IDEwMi4yMSA1My41OCAxMDEu&#10;NzkgNTEuNTQgMTAxLjc5IDUxLjU0IDEwNC41OSA1Mi4yNSAxMDYuMTcgNTAuNzEgMTA2LjI1IDUw&#10;LjYzIDEwNi4zMyA1MC41NSAxMDYuNCA1MC40NiAxMDcuMTQgNTEuMzkgMTA4IDUxLjk0IDEwOCA1&#10;MS45NFoiIGZpbGw9IiMwMDMwMTIiLz48L2c+PHBhdGggZD0iTTI1Ni41NSAxMTUuNTcgMjQ3Ljg0&#10;IDEwNS40OEMyNDUuOTIgMTAyLjE2IDI0NS4yMiA5Ny4zNSAyNDQuOTQgOTYuMjEgMjQ0Ljk0IDk2&#10;LjIxIDI0NC42NiA5NC4yMSAyNDMuMSA5MS45MUwyNDQuMTcgOTIuMTUgMjQ0LjE3IDkyLjE1IDI0&#10;NC44NSA5Mi4zIDI0OC4zIDg3LjQgMjQ4LjIgODYuMzQgMjQ4LjM3IDg1Ljk5QzI0OC43OSA4NS43&#10;NiAyNDkuMTkgODUuNzEgMjQ5Ljg0IDg0LjUyIDI1MC40OSA4My4zMyAyNDkuODQgODIuMjYgMjQ5&#10;Ljg0IDgyLjI2TDI0OS44NCA4MS4zOUMyNDkuODQgODEuMzkgMjQ5Ljc0IDc4Ljk2IDI0NS45NiA3&#10;Ny41MSAyNDIuMTggNzYuMDYgMjM4Ljc3IDc4LjIzIDIzOC4wNCA4MC4xNiAyMzcuMjggODIuMTgg&#10;MjM4LjA4IDg2LjE3IDIzOC4wOCA4Ni4xN0wyMzguNzIgODUuNTEgMjM4LjcyIDg1LjUxIDIzNy4y&#10;NCA4Ny4wNSAyMzcuMjQgODcuMDVDMjM1LjY2IDg2LjMzIDIzMy43NyA4NS43NSAyMzEuNDkgODUu&#10;NDMgMjI1LjIyIDgzLjYyIDIxNS4zNCA4NC40IDIxNS4zNCA4NC40IDIxNS4zNCA4NC40IDIxNS4z&#10;NCA4NC40IDIxNS4zNCA4NC40MiAyMTUuMzQgODQuNDEgMjE1LjMzIDg0LjQgMjE1LjMyIDg0LjM5&#10;IDIxMS4yIDg1Ljg5IDIwNi4zMiA5NS4xMyAyMDUuOTkgOTUuNzVMMjAyLjc4IDk4LjMxQzIwMi43&#10;OCA5OC4zMSAyMDEuMjkgOTkuMzIgMjAxLjAyIDk5LjUgMjAwLjc1IDk5LjY4IDIwMC42NCAxMDAu&#10;NDEgMjAxLjM5IDEwMC4yMiAyMDIuMTQgMTAwLjAzIDIwMy4wNiA5OS43IDIwMy4wNiA5OS43TDIw&#10;MS4zMiAxMDEuMTJDMjAwLjU2IDEwMS42NCAyMDAuOTkgMTAyLjM5IDIwMS42IDEwMi4xNiAyMDEu&#10;NzggMTAyLjA5IDIwMy41NyAxMDEuMDQgMjAzLjU3IDEwMS4wNCAyMDMuNTcgMTAxLjA0IDIwMi40&#10;IDEwMi4xIDIwMi4xNCAxMDIuMzEgMjAxLjIzIDEwMy4wNiAyMDEuOTMgMTAzLjc1IDIwMi40NyAx&#10;MDMuNDQgMjAyLjk5IDEwMy4xNCAyMDMuMTcgMTAyLjk4IDIwMy4yNyAxMDIuOTIgMjAyLjg5IDEw&#10;My4xNiAyMDMuMDggMTA0LjIzIDIwMy45OCAxMDMuNzEgMjA0LjA3IDEwMy42NSAyMDQuMjkgMTAz&#10;LjQ4IDIwNC41OSAxMDMuMjUgMjA0LjU5IDEwMy41MSAyMDQuNyAxMDMuNjcgMjA0Ljc2IDEwMy42&#10;NyAyMDUuMjMgMTAzLjMyIDIwNi4yOSAxMDIuODMgMjA2LjI5IDEwMi44M0wyMDcuNjIgMTAxLjUx&#10;IDIwOC4wNiAxMDAgMjA4LjU4IDk4LjI3QzIxMy43MSA5MS4xMiAyMTYuNTEgODkuODMgMjE2Ljc4&#10;IDg5LjcyTDIxNi43OCA4OS43MkMyMTcuMTIgODkuODkgMjIwLjkzIDkxLjczIDIyMy43MiA5Mi42&#10;MiAyMjEuMSA5Ni43NCAyMTguMzMgMTAyLjcgMjE2LjU1IDExMC44MiAyMTYuNTUgMTEwLjgyIDIx&#10;NC43NSAxMTkuNzYgMjIwLjczIDEyMi45NCAyMjEuNTcgMTIzLjM4IDIyMi42IDEyMy44MSAyMjMu&#10;NzEgMTI0LjIzTDIyOS4yOSAxMzIuNjFDMjI5LjI5IDEzMi42MSAyMjkuMjMgMTMyLjYxIDIyOS4y&#10;IDEzMi42MSAyMjcuOTkgMTMzLjI4IDIyNi44MiAxMzQuMiAyMjUuNzMgMTM1LjMxTDIyNS43NSAx&#10;MzUuMjZDMjI1Ljc1IDEzNS4yNiAyMjUuNTggMTM1LjQ0IDIyNS4yOCAxMzUuNzggMjIzLjc4IDEz&#10;Ny40MSAyMjIuNDYgMTM5LjQgMjIxLjQ0IDE0MS42IDIyMC4yIDE0My45NSAyMTguOTIgMTQ2Ljk2&#10;IDIxNy45MiAxNTAuNjMgMjE3LjkyIDE1MC42MyAyMTcuOTIgMTUwLjYzIDIxNy45MiAxNTAuNjNM&#10;MjE2LjAzIDE1Mi40NEMyMTUuODQgMTUyLjYyIDIxNS4zOCAxNTMuNTkgMjE1Ljk3IDE1My45M0wy&#10;MTcuMTkgMTU0Ljc3QzIxNy42MiAxNTUuMDMgMjE3Ljk2IDE1NS40MSAyMTguMTUgMTU1Ljg4TDIx&#10;OC42NiAxNTcuMTJDMjE4Ljg1IDE1Ny41NyAyMTkuMTEgMTU4IDIxOS40NSAxNTguMzUgMjIxLjUg&#10;MTYwLjQ3IDIyNC4xMiAxNjAuMDggMjI0LjYxIDE1OS4yNCAyMjUuMTQgMTU4LjMzIDIyMi44OCAx&#10;NTcuMzEgMjIyLjI5IDE1NS42NyAyMjEuODEgMTU0LjMzIDIyMS40NSAxNTIuNDYgMjIwLjc1IDE1&#10;MS44NiAyMjQuMzQgMTQ1LjM0IDIzMy4wMSAxMzYuMTkgMjM1LjIzIDEzMy41OCAyMzUuMzggMTMz&#10;LjQ0IDIzNS41MSAxMzMuMjggMjM1LjY0IDEzMy4wOSAyMzYuMjYgMTM3Ljc2IDIzOC4wNSAxNDMu&#10;MyAyNDAuMSAxNDYuNTcgMjQwLjA4IDE0Ni42NSAyNDAuMDcgMTQ2LjczIDI0MC4wNiAxNDYuODEg&#10;MjQwLjA2IDE0Ni43OSAyNDAuMDUgMTQ2Ljc4IDI0MC4wNSAxNDYuNzhMMjM4LjUxIDE0OC45QzIz&#10;OC4zNiAxNDkuMTEgMjM4LjA4IDE1MC4xNCAyMzguNzEgMTUwLjM4TDI0MC4wNiAxNTAuOTlDMjQw&#10;LjUzIDE1MS4xNiAyNDAuOTMgMTUxLjQ5IDI0MS4yIDE1MS45MUwyNDEuOTMgMTUzLjA0QzI0Mi4y&#10;IDE1My40NSAyNDIuNTMgMTUzLjgyIDI0Mi45MyAxNTQuMTEgMjQ1LjMyIDE1NS44MyAyNDcuODMg&#10;MTU0Ljk4IDI0OC4xNiAxNTQuMDcgMjQ4LjI2IDE1My43OSAyNDguMTQgMTUzLjU1IDI0Ny45MSAx&#10;NTMuMyAyNDkuMDYgMTUyLjg4IDI1MC4wNCAxNTIuMTIgMjUwLjczIDE1MS4xNCAyNTEuNCAxNTAu&#10;MTggMjUxLjggMTQ5LjAyIDI1MS44IDE0Ny43NiAyNTEuOCAxNDQuNSAyNDkuMTYgMTQxLjg2IDI0&#10;NS45IDE0MS44NiAyNDQuODggMTQxLjg2IDI0My45MyAxNDIuMTIgMjQzLjA5IDE0Mi41NyAyNDIu&#10;NDUgMTM2LjExIDI0Mi41OSAxMjcuMTEgMjQyLjYzIDEyNS4wNCAyNDIuNzEgMTI0LjUxIDI0Mi42&#10;MyAxMjMuODcgMjQyLjMzIDEyMy4xIDI0MC44OCAxMTkuNDYgMjM2LjUzIDExNi43NyAyMzEuODEg&#10;MTE0Ljg2IDIzMS4yOSAxMTMuOTIgMjMwLjk0IDExMy4zOSAyMzAuOTQgMTEzLjM5IDIzMi4zMyAx&#10;MDkuMDMgMjM1LjQ3IDEwNS4wMSAyMzguNDMgMTAxLjk1IDIzOS4yMSAxMDMuMTUgMjQxLjA2IDEw&#10;NS43MSAyNDMuNzIgMTA4LjQyIDI0Ni4xNSAxMTAuOSAyNDkuNiAxMTMuOSAyNTQuMzcgMTE3LjA5&#10;TDI1NC4zNyAxMTcuMDlDMjU0LjM3IDExNy4wOSAyNTMuODQgMTE4Ljg2IDI1NS4wMSAxMjAuMTgg&#10;MjU1LjI0IDEyMC40NCAyNTUuOCAxMjAuOTUgMjU2LjMzIDEyMS42IDI1Ni4xOSAxMjEuNjMgMjU2&#10;LjA2IDEyMS42NyAyNTUuOTUgMTIxLjY5IDI1NS40OSAxMjEuOCAyNTUuMzQgMTIyLjY2IDI1NS44&#10;OSAxMjIuNjkgMjU2LjIyIDEyMi43MSAyNTcuMTkgMTIyLjY1IDI1Ny4xOSAxMjIuNjVMMjU2Ljcy&#10;IDEyMy4wN0MyNTYuNzIgMTIzLjA3IDI1Ni4yNSAxMjMuNDcgMjU2LjQ1IDEyMy44IDI1Ni44IDEy&#10;NC40IDI1Ny40NSAxMjMuOTcgMjU3Ljc1IDEyMy43MiAyNTguMTUgMTIzLjM5IDI1OS4yNCAxMjIu&#10;MjYgMjU5LjI0IDEyMi4yNkwyNTkuNDQgMTE5IDI1Ni41OSAxMTUuNTVaTTI0OC4zNiA4NS45OSAy&#10;NDguNzMgODUuMjJDMjQ4LjczIDg1LjIyIDI0OC43MyA4NS4yMiAyNDguNzMgODUuMjEgMjQ4Ljcz&#10;IDg1LjIxIDI0OC43MyA4NS4yMiAyNDguNzMgODUuMjIgMjQ4LjczIDg1LjIyIDI0OC40NiA4NS43&#10;OSAyNDguMzYgODUuOTlaTTI1Ny4yOSAxMjEuMDFDMjU3LjA4IDEyMC41MiAyNTYuNzEgMTE5Ljk0&#10;IDI1Ni43MSAxMTkuOTQgMjU2LjcxIDExOS45NCAyNTYuNzIgMTE5LjggMjU2LjcyIDExOS41OUwy&#10;NTcuMzkgMTIwLjI4IDI1Ny4zIDEyMS4wMVoiIGZpbGw9IiMwMDMwMTIiLz48cGF0aCBkPSJNMTA4&#10;LjM5IDE3MC44OUMxMDguMzkgMTcwLjg5IDEwOC4zNiAxNjYuOTQgMTA3Ljc1IDE2NC45NyAxMDcu&#10;MTQgMTYzIDEwNS42MyAxNjMuNTIgMTA1LjYzIDE2My41MkwxMDIuOTMgMTY1LjJDMTAzLjAxIDE2&#10;NS4zIDEwMy4wOSAxNjUuNCAxMDMuMTYgMTY1LjVMMTAyLjk5IDE2NS4zMUMxMDIuNzggMTY1LjE2&#10;IDEwMi41NiAxNjUgMTAyLjM0IDE2NC44MiA5OC43MiAxNjEuOTYgOTQuNCAxNTYuMDggODguNzkg&#10;MTUxLjc0IDg4Ljc3IDE1MS43MiA4OC43NSAxNTEuNzEgODguNzMgMTUxLjY5IDg4LjYxIDE1MS41&#10;OSA4OC40OCAxNTEuNSA4OC4zNSAxNTEuNCA4OC4zMiAxNTEuMzcgODguMjggMTUxLjM1IDg4LjI1&#10;IDE1MS4zMyA4OC4xNCAxNTEuMjQgODguMDIgMTUxLjE2IDg3LjkgMTUxLjA4IDg3Ljg2IDE1MS4w&#10;NSA4Ny44MiAxNTEuMDIgODcuNzcgMTUwLjk5IDg3LjY2IDE1MC45MSA4Ny41NSAxNTAuODQgODcu&#10;NDUgMTUwLjc2IDg3LjQgMTUwLjczIDg3LjM1IDE1MC42OSA4Ny4zIDE1MC42NiA4Ny4yIDE1MC41&#10;OSA4Ny4xIDE1MC41MiA4Ni45OSAxNTAuNDUgODYuOTQgMTUwLjQxIDg2Ljg4IDE1MC4zOCA4Ni44&#10;MiAxNTAuMzQgODYuNzIgMTUwLjI3IDg2LjYyIDE1MC4yMSA4Ni41MiAxNTAuMTQgODYuNDYgMTUw&#10;LjEgODYuNCAxNTAuMDYgODYuMzQgMTUwLjAzIDg2LjI0IDE0OS45NyA4Ni4xNSAxNDkuOTEgODYu&#10;MDUgMTQ5Ljg1IDg1Ljk5IDE0OS44MSA4NS45MyAxNDkuNzcgODUuODYgMTQ5Ljc0IDg1Ljc2IDE0&#10;OS42OCA4NS42NyAxNDkuNjIgODUuNTcgMTQ5LjU3IDg1LjUxIDE0OS41MyA4NS40NCAxNDkuNDkg&#10;ODUuMzcgMTQ5LjQ2IDg1LjI4IDE0OS40MSA4NS4xOCAxNDkuMzUgODUuMDkgMTQ5LjMgODUuMDIg&#10;MTQ5LjI2IDg0Ljk2IDE0OS4yMiA4NC44OSAxNDkuMTkgODQuOCAxNDkuMTQgODQuNyAxNDkuMDkg&#10;ODQuNjEgMTQ5LjA0IDg0LjU0IDE0OSA4NC40NyAxNDguOTcgODQuNCAxNDguOTMgODQuMzEgMTQ4&#10;Ljg4IDg0LjIxIDE0OC44MyA4NC4xMiAxNDguNzggODQuMDUgMTQ4Ljc0IDgzLjk4IDE0OC43MSA4&#10;My45MSAxNDguNjcgODMuODIgMTQ4LjYyIDgzLjcyIDE0OC41OCA4My42MyAxNDguNTMgODMuNTYg&#10;MTQ4LjQ5IDgzLjQ4IDE0OC40NiA4My40MSAxNDguNDMgODMuMzIgMTQ4LjM5IDgzLjIyIDE0OC4z&#10;NCA4My4xMyAxNDguMyA4My4wNSAxNDguMjcgODIuOTggMTQ4LjIzIDgyLjkgMTQ4LjIgODIuODEg&#10;MTQ4LjE2IDgyLjcxIDE0OC4xMiA4Mi42MiAxNDguMDggODIuNTQgMTQ4LjA1IDgyLjQ3IDE0OC4w&#10;MiA4Mi4zOSAxNDcuOTggODIuMjkgMTQ3Ljk0IDgyLjIgMTQ3LjkgODIuMSAxNDcuODcgODIuMDIg&#10;MTQ3Ljg0IDgxLjk1IDE0Ny44MSA4MS44NyAxNDcuNzggODEuNzcgMTQ3Ljc0IDgxLjY4IDE0Ny43&#10;MSA4MS41OCAxNDcuNjcgODEuNSAxNDcuNjQgODEuNDIgMTQ3LjYxIDgxLjM0IDE0Ny41OSA4MS4y&#10;NCAxNDcuNTYgODEuMTUgMTQ3LjUyIDgxLjA1IDE0Ny40OSA4MC45NyAxNDcuNDYgODAuODkgMTQ3&#10;LjQ0IDgwLjgxIDE0Ny40MSA4MC43MSAxNDcuMzggODAuNjEgMTQ3LjM1IDgwLjUyIDE0Ny4zMiA4&#10;MC40NCAxNDcuMyA4MC4zNiAxNDcuMjcgODAuMjggMTQ3LjI1IDgwLjE4IDE0Ny4yMiA4MC4wOCAx&#10;NDcuMTkgNzkuOTggMTQ3LjE3IDc5LjkgMTQ3LjE1IDc5LjgyIDE0Ny4xMyA3OS43NCAxNDcuMSA3&#10;OS42NCAxNDcuMDcgNzkuNTQgMTQ3LjA1IDc5LjQ0IDE0Ny4wMyA3OS4zNiAxNDcuMDEgNzkuMjgg&#10;MTQ2Ljk5IDc5LjE5IDE0Ni45NyA3OS4wOSAxNDYuOTUgNzguOTggMTQ2LjkzIDc4Ljg4IDE0Ni45&#10;IDc4LjggMTQ2Ljg4IDc4LjcyIDE0Ni44NyA3OC42NCAxNDYuODUgNzguNTMgMTQ2LjgzIDc4LjQy&#10;IDE0Ni44MSA3OC4zMiAxNDYuNzkgNzguMjQgMTQ2Ljc4IDc4LjE2IDE0Ni43NiA3OC4wOCAxNDYu&#10;NzUgNzcuOTcgMTQ2LjczIDc3Ljg1IDE0Ni43MiA3Ny43NCAxNDYuNyA3Ny42NiAxNDYuNjkgNzcu&#10;NTkgMTQ2LjY4IDc3LjUxIDE0Ni42NyA3Ny4zOCAxNDYuNjUgNzcuMjUgMTQ2LjY0IDc3LjEyIDE0&#10;Ni42MyA3Ny4wNiAxNDYuNjMgNzYuOTkgMTQ2LjYxIDc2LjkzIDE0Ni42MSA3Ni43NCAxNDYuNTkg&#10;NzYuNTQgMTQ2LjU3IDc2LjM1IDE0Ni41Nkw3Ni4zNSAxNDYuNTZDNzYuMzUgMTQ2LjU2IDc2LjM1&#10;IDE0Ni41NiA3Ni4zNSAxNDYuNTYgNzUuNTQgMTQ1LjE1IDc0LjczIDE0My43MyA3My45MiAxNDIu&#10;MzJMNzMuODggMTQyLjI2QzczLjQ4IDE0MS41NiA3My4wOCAxNDAuODUgNzIuNjkgMTQwLjE1IDcy&#10;LjY5IDE0MC4xNSA3Mi42OSAxNDAuMTUgNzIuNjkgMTQwLjE0IDcwLjcgMTM2LjU5IDY4Ljg0IDEz&#10;My4wOCA2Ny4zOSAxMjkuNzYgNjcuNjkgMTI5LjUgNjcuOTYgMTI5LjIzIDY4LjIgMTI4LjkzIDc1&#10;LjQyIDExOS45NiA2Ni4wNSAxMTIuMTYgNjUuNjIgMTExLjgyIDY0LjMyIDEwOS4xIDYyLjg1IDEw&#10;Ni4wMyA2MS41IDEwMy4xOSA2My4zOCAxMDMuMjMgNjQuOTMgMTAzLjIyIDY0LjkzIDEwMy4yMiA2&#10;NC45MyAxMDMuMjIgNjQuOTQgMTAzLjIxIDY0Ljk2IDEwMy4xOSA2NC44NSAxMDQuNCA2NS4zMyAx&#10;MDUuODkgNjYuNzcgMTA3LjY3IDY3LjA4IDEwOC4wOCA3MS40MyAxMTIuNTUgNzMuODEgMTE0Ljk5&#10;TDc0LjY0IDExOS4wNEM3NC42NCAxMTkuMDQgNzUuMDIgMTIwLjkgNzUuMzYgMTIxLjkyIDc1LjY5&#10;IDEyMi45NCA3Ni40MyAxMjEuODQgNzYuNSAxMjEuMjEgNzYuNTggMTIwLjU5IDc2LjQ2IDExOC43&#10;OSA3Ni40NiAxMTguNzlMODAuNzYgMTIwLjc2IDgyLjY4IDEyMS4zMSA4My4yOCAxMjEuMkM4My4y&#10;OCAxMjEuMiA4My44NyAxMjAuNDkgODMuNDkgMTIwLjIxIDgzLjExIDExOS45MyA4MS41OSAxMTku&#10;NDYgODEuNTkgMTE5LjQ2TDc5LjYxIDExOC40MUM3OS42MSAxMTguNDEgODMuOTYgMTE5LjU0IDg0&#10;LjYxIDExOS40NSA4NC45MSAxMTkuNDEgODUuMTQgMTE4Ljc0IDg1LjE0IDExOC43NCA4NS4xNCAx&#10;MTguNzQgODUuMSAxMTguNzUgODUuNDEgMTE4LjY3IDg1LjcyIDExOC41OCA4NS44NyAxMTcuNjkg&#10;ODUuNDEgMTE3LjUgODQuOTQgMTE3LjMxIDgwLjM2IDExNS41MyA4MC4zNiAxMTUuNTMgODAuMzYg&#10;MTE1LjUzIDgzLjc1IDExNi4wOSA4NC4zNCAxMTYuMTYgODQuOTMgMTE2LjIzIDg1LjI1IDExNS4y&#10;MyA4NC42OSAxMTUuMDcgODQuMjUgMTE0Ljk0IDgwLjI4IDExMy42IDgwLjI4IDExMy42IDgwLjI4&#10;IDExMy42IDc3LjYgMTExLjMzIDc2LjEzIDExMi40MyA3Ni4xMyAxMTIuNDMgNzYuMTMgMTEyLjQy&#10;IDc2LjEzIDExMi40MUw3Ni4xMyAxMTIuNDFDNzYuMTMgMTEyLjQxIDc2LjEzIDExMi40MSA3Ni4x&#10;MyAxMTIuNDEgNzYuMTMgMTEyLjM5IDc2LjEyIDExMi4zNiA3Ni4xMSAxMTIuMzQgNzYuMTEgMTEy&#10;LjMxIDc2LjEgMTEyLjI5IDc2LjA5IDExMi4yNiA3Ni4wOSAxMTIuMjMgNzYuMDggMTEyLjIxIDc2&#10;LjA3IDExMi4xOCA3Ni4wNyAxMTIuMTQgNzYuMDUgMTEyLjExIDc2LjA0IDExMi4wNyA3Ni4wNCAx&#10;MTIuMDQgNzYuMDIgMTEyLjAxIDc2LjAxIDExMS45NyA3NiAxMTEuOTMgNzUuOTkgMTExLjg4IDc1&#10;Ljk3IDExMS44MyA3NS45NyAxMTEuNzkgNzUuOTUgMTExLjc2IDc1Ljk0IDExMS43MiA3NS45MyAx&#10;MTEuNjcgNzUuOTEgMTExLjYxIDc1Ljg5IDExMS41NiA3NS44OCAxMTEuNTIgNzUuODcgMTExLjQ5&#10;IDc1Ljg2IDExMS40NSA3NS44NCAxMTEuMzkgNzUuODIgMTExLjMyIDc1LjggMTExLjI1IDc1Ljc5&#10;IDExMS4yMSA3NS43OCAxMTEuMTcgNzUuNzcgMTExLjEzIDc1Ljc1IDExMS4wNiA3NS43MyAxMTAu&#10;OTggNzUuNyAxMTAuOSA3NS42OSAxMTAuODYgNzUuNjggMTEwLjgzIDc1LjY3IDExMC43OSA3NS42&#10;NCAxMTAuNjkgNzUuNjEgMTEwLjU4IDc1LjU4IDExMC40OCA3NS41OCAxMTAuNDYgNzUuNTcgMTEw&#10;LjQ0IDc1LjU2IDExMC40MyA3NS40OCAxMTAuMTcgNzUuMzkgMTA5Ljg5IDc1LjMgMTA5LjYgNzUu&#10;MyAxMDkuNTcgNzUuMjggMTA5LjU0IDc1LjI3IDEwOS41MSA3NS4yMyAxMDkuNCA3NS4yIDEwOS4y&#10;OCA3NS4xNiAxMDkuMTYgNzUuMTQgMTA5LjExIDc1LjEzIDEwOS4wNyA3NS4xMSAxMDkuMDIgNzUu&#10;MDcgMTA4LjkxIDc1LjA0IDEwOC44MSA3NSAxMDguNyA3NC45OCAxMDguNjQgNzQuOTYgMTA4LjU5&#10;IDc0Ljk0IDEwOC41MyA3NC45IDEwOC40MyA3NC44NyAxMDguMzIgNzQuODMgMTA4LjIyIDc0Ljgx&#10;IDEwOC4xNiA3NC43OSAxMDguMSA3NC43NiAxMDguMDMgNzQuNzIgMTA3LjkzIDc0LjY5IDEwNy44&#10;MiA3NC42NSAxMDcuNzIgNzQuNjMgMTA3LjY2IDc0LjYgMTA3LjU5IDc0LjU4IDEwNy41MyA3NC41&#10;NCAxMDcuNDIgNzQuNSAxMDcuMzIgNzQuNDYgMTA3LjIxIDc0LjQ0IDEwNy4xNCA3NC40MSAxMDcu&#10;MDggNzQuMzkgMTA3LjAxIDc0LjM1IDEwNi45IDc0LjMxIDEwNi43OSA3NC4yNiAxMDYuNjggNzQu&#10;MjMgMTA2LjYxIDc0LjIxIDEwNi41NSA3NC4xOCAxMDYuNDggNzQuMTQgMTA2LjM3IDc0LjA5IDEw&#10;Ni4yNSA3NC4wNCAxMDYuMTQgNzQuMDEgMTA2LjA4IDczLjk5IDEwNi4wMSA3My45NiAxMDUuOTUg&#10;NzMuOTEgMTA1LjgzIDczLjg2IDEwNS43IDczLjgxIDEwNS41NyA3My43OSAxMDUuNTIgNzMuNzcg&#10;MTA1LjQ2IDczLjc0IDEwNS40MSA3My42NyAxMDUuMjUgNzMuNiAxMDUuMDkgNzMuNTMgMTA0Ljkz&#10;IDczLjUzIDEwNC45MSA3My41MSAxMDQuODkgNzMuNTEgMTA0Ljg3IDczLjQzIDEwNC42OSA3My4z&#10;NSAxMDQuNSA3My4yNiAxMDQuMzIgNzMuMjQgMTA0LjI5IDczLjIzIDEwNC4yNSA3My4yMSAxMDQu&#10;MjIgNzMuMTQgMTA0LjA3IDczLjA3IDEwMy45MyA3My4wMSAxMDMuNzggNzIuOTggMTAzLjcyIDcy&#10;Ljk1IDEwMy42NiA3Mi45MiAxMDMuNiA3Mi44NiAxMDMuNDggNzIuOCAxMDMuMzYgNzIuNzQgMTAz&#10;LjI0IDcyLjcxIDEwMy4xNyA3Mi42NyAxMDMuMSA3Mi42NCAxMDMuMDMgNzIuNTggMTAyLjkyIDcy&#10;LjUzIDEwMi44MSA3Mi40NyAxMDIuNyA3Mi40MyAxMDIuNjMgNzIuMzkgMTAyLjU1IDcyLjM1IDEw&#10;Mi40OCA3Mi4yOSAxMDIuMzggNzIuMjQgMTAyLjI3IDcyLjE4IDEwMi4xNyA3Mi4xNCAxMDIuMSA3&#10;Mi4xIDEwMi4wMiA3Mi4wNiAxMDEuOTUgNzIgMTAxLjg1IDcxLjk1IDEwMS43NSA3MS44OSAxMDEu&#10;NjUgNzEuODUgMTAxLjU4IDcxLjggMTAxLjUgNzEuNzYgMTAxLjQzIDcxLjcgMTAxLjMzIDcxLjY0&#10;IDEwMS4yMyA3MS41OCAxMDEuMTQgNzEuNTQgMTAxLjA3IDcxLjQ5IDEwMSA3MS40NSAxMDAuOTMg&#10;NzEuMzkgMTAwLjgzIDcxLjMzIDEwMC43NCA3MS4yNyAxMDAuNjQgNzEuMjMgMTAwLjU3IDcxLjE4&#10;IDEwMC41IDcxLjE0IDEwMC40NCA3MS4wOCAxMDAuMzQgNzEuMDEgMTAwLjI1IDcwLjk0IDEwMC4x&#10;NSA3MC45IDEwMC4wOSA3MC44NSAxMDAuMDIgNzAuODEgOTkuOTYgNzAuNzQgOTkuODYgNzAuNjYg&#10;OTkuNzYgNzAuNTkgOTkuNjYgNzAuNTUgOTkuNjEgNzAuNTEgOTkuNTYgNzAuNDggOTkuNSA3MC4z&#10;NyA5OS4zNSA3MC4yNSA5OS4yMSA3MC4xNCA5OS4wNyA3MC4xNCA5OS4wNyA3MC4xNCA5OS4wNyA3&#10;MC4xNCA5OS4wNyA2OC45NiA5Ny44MSA2Ny43MSA5Ni44NSA2Ni41NiA5Ni4wOSA2NS45OSA5NS43&#10;MSA2NS40NCA5NS4zOCA2NC45NCA5NS4wOSA2NC43NyA5NC45OSA2NC42MSA5NC45IDY0LjQ2IDk0&#10;LjgxIDY0LjM4IDk0Ljc3IDY0LjMxIDk0LjcyIDY0LjIzIDk0LjY4IDY0LjAxIDk0LjU1IDYzLjgg&#10;OTQuNDMgNjMuNjEgOTQuMzIgNjMuNDIgOTQuMjEgNjMuMjUgOTQuMSA2My4xIDk0IDYzIDkzLjkz&#10;IDYyLjkxIDkzLjg3IDYyLjgyIDkzLjgxIDYyLjcgOTMuNzIgNjIuNiA5My42MyA2Mi41MiA5My41&#10;NCA2MC4xMyA5MC44MyA1Ny4wNiA5MC4xOSA1NC40NyA5MC4yNyA1My42MSA5MC4zIDUyLjggOTAu&#10;NDEgNTIuMDggOTAuNTQgNTEuOTQgOTAuNTcgNTEuOCA5MC42IDUxLjY2IDkwLjYzIDUwLjE4IDkw&#10;Ljk2IDQ5LjIxIDkxLjM5IDQ5LjIxIDkxLjM5TDQ5LjIxIDkxLjM5QzQ5LjIxIDkxLjM5IDQ5LjIx&#10;IDkxLjQyIDQ5LjE5IDkxLjQ3IDQ3LjU2IDkxLjMzIDQ1LjgyIDkxLjMyIDQ0LjA2IDkxLjUxIDQ0&#10;LjEyIDg5LjkzIDQ0LjE1IDg3LjUzIDQzLjgyIDg2LjEgNDMuNjIgODUuMjQgNDIuNjIgODIuNDEg&#10;MzcuNzcgODIuMjQgMzAuNjQgODEuOTggMjkuNTUgODcuMzYgMjkuNCA4OC4zOSAyOS40IDg4LjM5&#10;IDI5LjQgODguMzkgMjkuNCA4OC4zOSAyOS4zOCA4OC41IDI5LjM4IDg4LjU2IDI5LjM4IDg4LjU2&#10;IDI5LjM1IDg4Ljg3IDI5LjM0IDg5LjE4IDI5LjM2IDg5LjUgMjkuNTMgOTEuNjQgMjkuOTEgOTIu&#10;NzcgMjkuOTEgOTIuNzdMMzAuOTggOTQuMDQgMzAuOTEgOTUuOTQgMzEuNTYgOTcuMjRDMzAuMjUg&#10;OTguNjUgMjkuMTMgMTAwLjM2IDI4LjMgMTAyLjQyIDI4LjI1IDEwMi41MSAyOC4yMSAxMDIuNiAy&#10;OC4xNiAxMDIuNjkgMjguMTYgMTAyLjcxIDI4LjE0IDEwMi43MiAyOC4xNCAxMDIuNzQgMjguMDMg&#10;MTAyLjk2IDI3LjkzIDEwMy4xOSAyNy44NSAxMDMuNDQgMjcuODUgMTAzLjQ2IDI3LjgzIDEwMy40&#10;OCAyNy44MyAxMDMuNTEgMjcuNzUgMTAzLjc1IDI3LjY4IDEwNCAyNy42MiAxMDQuMjYgMjcuNjIg&#10;MTA0LjI5IDI3LjYxIDEwNC4zMSAyNy42IDEwNC4zNCAyNy41OCAxMDQuNDUgMjcuNTUgMTA0LjU3&#10;IDI3LjUzIDEwNC42OSAyNy41MyAxMDQuNzEgMjcuNTMgMTA0LjcyIDI3LjUzIDEwNC43NCAyNy41&#10;MSAxMDQuODcgMjcuNDkgMTA1LjAxIDI3LjQ4IDEwNS4xNSAyNy40OCAxMDUuMTggMjcuNDggMTA1&#10;LjIxIDI3LjQ4IDEwNS4yNCAyNy40NyAxMDUuMzYgMjcuNDYgMTA1LjQ3IDI3LjQ2IDEwNS41OSAy&#10;Ny40NiAxMDUuNjIgMjcuNDYgMTA1LjY1IDI3LjQ2IDEwNS42OCAyNy40NiAxMDUuODIgMjcuNDYg&#10;MTA1Ljk3IDI3LjQ2IDEwNi4xMSAyNy40NiAxMDYuMTQgMjcuNDYgMTA2LjE3IDI3LjQ2IDEwNi4x&#10;OSAyNy40NiAxMDYuMzEgMjcuNDcgMTA2LjQ0IDI3LjQ4IDEwNi41NyAyNy40OCAxMDYuNjEgMjcu&#10;NDggMTA2LjY1IDI3LjQ4IDEwNi42OCAyNy40OSAxMDYuODMgMjcuNTEgMTA2Ljk5IDI3LjUzIDEw&#10;Ny4xNSAyNy41MyAxMDcuMTcgMjcuNTMgMTA3LjE5IDI3LjUzIDEwNy4yMSAyNy41NSAxMDcuMzUg&#10;MjcuNTcgMTA3LjQ5IDI3LjYgMTA3LjY0IDI3LjYgMTA3LjY4IDI3LjYyIDEwNy43MyAyNy42MiAx&#10;MDcuNzcgMjcuNjUgMTA3Ljk0IDI3LjY5IDEwOC4xIDI3LjczIDEwOC4yNyAyNy43NSAxMDguMzMg&#10;MjcuNzggMTA4LjQgMjcuODEgMTA4LjQ3IDI3LjgxIDEwOC40OSAyNy44MyAxMDguNTEgMjcuODMg&#10;MTA4LjUzIDI3Ljg1IDEwOC41OSAyNy44NyAxMDguNjUgMjcuOSAxMDguNzIgMjcuOSAxMDguNzQg&#10;MjcuOTEgMTA4Ljc1IDI3LjkyIDEwOC43NyAyNy45NSAxMDguODUgMjcuOTggMTA4Ljk0IDI4LjAx&#10;IDEwOS4wMyAyOC4wMSAxMDkuMDUgMjguMDMgMTA5LjA4IDI4LjAzIDEwOS4xIDI4LjA2IDEwOS4x&#10;OCAyOC4wOCAxMDkuMjUgMjguMTEgMTA5LjM0IDI4LjExIDEwOS4zNyAyOC4xMyAxMDkuMzkgMjgu&#10;MTQgMTA5LjQyIDI4LjE3IDEwOS41MiAyOC4yMSAxMDkuNjMgMjguMjUgMTA5Ljc0IDI4LjI1IDEw&#10;OS43NSAyOC4yNSAxMDkuNzcgMjguMjYgMTA5Ljc4IDI4LjI5IDEwOS44OCAyOC4zMyAxMDkuOTgg&#10;MjguMzYgMTEwLjA5IDI4LjM3IDExMC4xMiAyOC4zOCAxMTAuMTUgMjguMzkgMTEwLjE5IDI4LjQy&#10;IDExMC4zIDI4LjQ2IDExMC40IDI4LjQ5IDExMC41MSAyOC40OSAxMTAuNTMgMjguNSAxMTAuNTQg&#10;MjguNTEgMTEwLjU2IDI4LjU1IDExMC42OCAyOC41OSAxMTAuODEgMjguNjMgMTEwLjk0IDI4LjY0&#10;IDExMC45OCAyOC42NSAxMTEuMDEgMjguNjYgMTExLjA1IDI4LjY5IDExMS4xNSAyOC43MyAxMTEu&#10;MjYgMjguNzYgMTExLjM3IDI4Ljc2IDExMS40IDI4Ljc4IDExMS40MyAyOC43OSAxMTEuNDcgMjgu&#10;ODMgMTExLjYxIDI4Ljg4IDExMS43NCAyOC45MiAxMTEuODggMjguOTIgMTExLjkgMjguOTMgMTEx&#10;LjkzIDI4Ljk0IDExMS45NSAyOC45OCAxMTIuMDcgMjkuMDIgMTEyLjIgMjkuMDUgMTEyLjMyIDI5&#10;LjA1IDExMi4zNSAyOS4wNyAxMTIuMzggMjkuMDggMTEyLjQxIDI5LjE3IDExMi43IDI5LjI2IDEx&#10;MyAyOS4zNSAxMTMuMyAyOS4zNiAxMTMuMzQgMjkuMzcgMTEzLjM4IDI5LjM5IDExMy40MiAyOS40&#10;MyAxMTMuNTQgMjkuNDYgMTEzLjY2IDI5LjUgMTEzLjc5IDI5LjUgMTEzLjgyIDI5LjUyIDExMy44&#10;NCAyOS41MiAxMTMuODcgMjkuNTcgMTE0LjAyIDI5LjYxIDExNC4xNyAyOS42NiAxMTQuMzIgMjku&#10;NjYgMTE0LjM0IDI5LjY3IDExNC4zNiAyOS42OCAxMTQuMzggMjkuNzIgMTE0LjUyIDI5Ljc2IDEx&#10;NC42NSAyOS44IDExNC43OSAyOS44IDExNC44MSAyOS44MSAxMTQuODQgMjkuODIgMTE0Ljg2IDI5&#10;LjkxIDExNS4xNiAzMCAxMTUuNDUgMzAuMDggMTE1Ljc0IDMwLjA4IDExNS43NyAzMC4xIDExNS44&#10;IDMwLjExIDExNS44MyAzMC4xNSAxMTUuOTcgMzAuMTkgMTE2LjEgMzAuMjMgMTE2LjIzIDMwLjIz&#10;IDExNi4yMyAzMC4yMyAxMTYuMjMgMzAuMjMgMTE2LjI0IDMwLjI3IDExNi4zOCAzMC4zMSAxMTYu&#10;NTEgMzAuMzUgMTE2LjY1IDMwLjM2IDExNi42OSAzMC4zNyAxMTYuNzMgMzAuMzggMTE2Ljc3IDMw&#10;LjQxIDExNi44NiAzMC40MyAxMTYuOTUgMzAuNDYgMTE3LjAzIDMwLjQ3IDExNy4wNyAzMC40OCAx&#10;MTcuMTEgMzAuNDkgMTE3LjE1IDMwLjUzIDExNy4yNyAzMC41NiAxMTcuMzkgMzAuNTkgMTE3LjUg&#10;MzAuNTkgMTE3LjUyIDMwLjYgMTE3LjU0IDMwLjYxIDExNy41NyAzMC42MiAxMTcuNjIgMzAuNjQg&#10;MTE3LjY3IDMwLjY1IDExNy43MiAyOS45NSAxMTcuNzkgMjkuMTggMTE3Ljk2IDI4LjM0IDExOC4y&#10;NCAyNy45OSAxMTguMzQgMjYuMDYgMTE4Ljk2IDI0LjMgMTE5LjUyTDIyLjA2IDExNy4xNkMyMi4w&#10;NiAxMTcuMTYgMjAuODYgMTE1LjY5IDIwLjEgMTE0Ljk0IDE5LjMzIDExNC4xOSAxOS4xOSAxMTUu&#10;NSAxOS40MSAxMTYuMDkgMTkuNjMgMTE2LjY4IDIwLjU3IDExOC4yMiAyMC41NyAxMTguMjJMMTUu&#10;ODQgMTE4LjQ2IDEzLjM1IDExOC41OEMxMy4yNiAxMTguNiAxMy4xOSAxMTguNjUgMTMuMTQgMTE4&#10;LjcyIDEyLjk2IDExOC45OCAxMi41OSAxMTkuNTkgMTMuMSAxMTkuNjggMTMuNTYgMTE5Ljc2IDE1&#10;Ljg3IDExOS43MyAxNS44NyAxMTkuNzNMMTcuOTQgMTIwLjAzQzE3Ljk0IDEyMC4wMyAxMy41NiAx&#10;MjEuMDQgMTMuMDIgMTIxLjQxIDEyLjc3IDEyMS41OCAxMi44OCAxMjIuMjkgMTIuODggMTIyLjI5&#10;IDEyLjg4IDEyMi4yOSAxMi44OCAxMjIuMjkgMTIuODggMTIyLjI5IDEyLjg4IDEyMi4yOSAxMi44&#10;NSAxMjIuMzIgMTIuNjcgMTIyLjQ4IDEyLjQzIDEyMi43IDEyLjcxIDEyMy41NiAxMy4yMiAxMjMu&#10;NTIgMTMuNzIgMTIzLjQ3IDE4LjYxIDEyMi45NCAxOC42MSAxMjIuOTQgMTguNjEgMTIyLjk0IDE1&#10;LjM0IDEyNC4wMSAxNC43OCAxMjQuMjIgMTQuMjIgMTI0LjQzIDE0LjQgMTI1LjQ3IDE0Ljk3IDEy&#10;NS4zNSAxNS40MiAxMjUuMjYgMTkuNTYgMTI0LjYxIDE5LjU2IDEyNC42MSAxOS41NiAxMjQuNjEg&#10;MjIuODUgMTI1LjM2IDIzLjczIDEyMy44MyAyNS4zNyAxMjQuNTcgMzEuNzcgMTI3LjExIDM2LjYg&#10;MTI0LjIzIDM2LjYgMTI0LjIzIDM2LjYgMTI0LjIyIDM2LjYgMTI0LjIxIDM2LjYgMTI0LjIxIDM2&#10;LjYxIDEyNC4yMSAzNi42MiAxMjQuMjEgMzguMzcgMTIwLjc1IDM5LjA5IDExNy4yOSAzOS4yIDEx&#10;NC4wOCA0Mi4yMSAxMTUuNTcgNDUuNzEgMTE3LjYxIDQ5LjYgMTIwLjk3IDQ5LjEgMTIxLjMyIDQ4&#10;LjYxIDEyMS42OCA0OC4xNCAxMjIuMDQgNDcuOTYgMTIyLjE3IDQ3Ljc5IDEyMi4zMSA0Ny42MiAx&#10;MjIuNDQgNDUuNzMgMTIzLjkxIDQ0LjA0IDEyNS40NCA0Mi43OCAxMjYuOTcgNDIuNjcgMTI3LjEx&#10;IDQyLjU1IDEyNy4yNSA0Mi40NSAxMjcuMzkgNDEuOTEgMTI4LjA4IDQxLjQ3IDEyOC43OCA0MS4x&#10;NSAxMjkuNDYgNDEuMDggMTI5LjYgNDEuMDIgMTI5LjczIDQwLjk3IDEyOS44NyA0MC44IDEzMC4y&#10;OCA0MC42OCAxMzAuNjggNDAuNiAxMzEuMDhMNDAuNiAxMzEuMDggNTkuODYgMTU5LjU4QzU5Ljcg&#10;MTU5Ljg0IDU5LjY3IDE2MC4xMSA1OS42NyAxNjAuMTEgNTkuNjcgMTYwLjExIDU4LjM5IDE2Mi40&#10;MiA1Ny4zIDE2NS4xNSA1Ni4yNyAxNjcuNzIgNTQuMjUgMTY5LjMyIDUzLjMyIDE2OS42OCA1Mi45&#10;NiAxNjkuODIgNTMuMTMgMTcwLjQyIDUzLjQ4IDE3MC42IDU0Ljg1IDE3MS4yNyA1OC4yNiAxNzIu&#10;NjkgNjEuNTcgMTY5LjUxIDYyLjEyIDE2OC45OCA2Mi41NiAxNjguMzQgNjIuODcgMTY3LjY0TDYz&#10;Ljc0IDE2NS43M0M2NC4wNiAxNjUuMDIgNjQuNjEgMTY0LjQzIDY1LjMgMTY0LjA2TDY3Ljg0IDE2&#10;Mi42OEM2OC4xOSAxNjIuNDkgNjguMjYgMTYyLjAyIDY3Ljk4IDE2MS43M0w2NC4zOCAxNTcuNTVD&#10;NjQuMzggMTU3LjU1IDY0LjM4IDE1Ny41NiA2NC4zOCAxNTcuNTcgNjIuODggMTUzLjkxIDYxLjc5&#10;IDE0OC4zOCA2MC4wMSAxNDMuNDEgNjIuOTkgMTQ2LjU4IDY2Ljc2IDE0OS43IDcxLjM2IDE1MS45&#10;N0w3MS4zNiAxNTEuOTdDNzEuMzYgMTUxLjk3IDk5LjM3IDE2OC4yMSAxMDMgMTcwLjQgMTAyLjk5&#10;IDE3MC40IDEwMi45OCAxNzAuNDEgMTAyLjk4IDE3MC40MUwxMDUuOTUgMTc1LjQ0QzEwNS40NyAx&#10;NzkuMDMgMTA2LjA1IDE4MC41NCAxMDcuMDMgMTgwLjQ2IDEwOC4wMSAxODAuMzggMTA5LjIyIDE3&#10;OC40OCAxMTAuMjQgMTc1LjgyIDExMS4yNSAxNzMuMTcgMTA4LjM2IDE3MSAxMDguMzYgMTcxWiIg&#10;ZmlsbD0iIzAwMzAxMiIvPjwvZz48cGF0aCBkPSJNMjMxLjE5IDY2LjYxIDIzMS45NyA2Ni41OCAy&#10;MzEuOTEgNjQuOTcgMjMxLjA5IDY0Ljk1QzIzMS4wOSA2NC45NSAyMzEuMDYgNjQuOTIgMjMxLjA0&#10;IDY0LjkxTDIyOS45MiA2NC41QzIyOS43NyA2NC40NSAyMjkuNjIgNjQuNTYgMjI5LjYyIDY0Ljcx&#10;TDIyOS42MiA2NC45MkMyMjkuNjIgNjQuOTIgMjIyLjcgNjQuNzggMjIyLjcgNjQuNzhMMjE5Ljg3&#10;IDY0LjMgMjE4LjkzIDY2LjY0QzIxOC43MyA2Ni42OSAyMTguNTMgNjYuNzggMjE4LjQzIDY2Ljk2&#10;IDIxOC4yOSA2Ny4yMyAyMTcuNjIgNjcuODEgMjE3LjIgNjguNDggMjE0LjI2IDY4LjYgMjA5LjA3&#10;IDY4LjggMjA1Ljk5IDY4Ljg2IDIwNS45OSA2OC44NSAyMDUuOTkgNjguODMgMjA1Ljk5IDY4Ljgz&#10;TDE4OC45NCA2Ni44NCAxODguOTQgNjUuOTNDMTg4Ljk0IDY1LjkzIDE5Mi41NiA2NS44OCAxOTIu&#10;NTYgNjUuODhMMTkzLjM3IDYzLjMyIDE5My4xNyA2MS41NyAxOTQuMDUgNjAuOTIgMTkyLjY3IDU4&#10;LjU5IDE5My4wNyA1Ny40NkMxOTMuMDcgNTcuNDYgMTkyLjY2IDU2LjI4IDE5MS44IDU0Ljg0IDE5&#10;MS45OCA1NC42NiAxOTIuMDkgNTQuNDcgMTkyLjAzIDU0LjI4IDE5MC44OSA1MC41OCAxODQuNzcg&#10;NTIuNDQgMTgzLjk2IDUyLjc4IDE4MC45MiA1NC4wNiAxODAuMzQgNTcuMTQgMTgwLjM0IDU3LjE0&#10;IDE4MC4zNCA1Ny4xNCAxODAuMzQgNTcuMTQgMTgwLjM0IDU3LjE1IDE3OS43OCA1Ni43IDE3OC41&#10;OSA1NS45NCAxNzcuNDEgNTYuMyAxNzQuMDkgNTcuMzIgMTc0LjE3IDU5Ljg2IDE3NC42MiA2MS4w&#10;NSAxNzUuNjMgNjMuNzYgMTc4Ljg4IDYzLjE3IDE3OC44OCA2My4xNyAxNzguODggNjMuMTcgMTc3&#10;LjI3IDYxLjUyIDE3OC40IDYwLjcxIDE3OS4zIDYwLjA3IDE3OS40MSA2MS4zNiAxODAuMjEgNjAu&#10;NzkgMTgwLjYgNjAuNTEgMTgwLjc4IDYwLjExIDE4MC44NiA1OS43NyAxODEuMjQgNjEuMTkgMTgy&#10;LjEgNjEuOTEgMTgyLjk0IDYyLjI1TDE4Mi41NSA2NS43MUMxODIuMjQgNjUuODIgMTgxLjk0IDY1&#10;Ljk0IDE4MS42NyA2Ni4wOSAxNzUuNzUgNzIuNzcgMTgzLjU2IDgzLjI0IDE4MC4yOCA5NC4xOUwx&#10;ODAuMjggOTQuMTlDMTc5Ljk0IDk0Ljk0IDE3Ny42NiA5OC42OSAxODAuOTEgMTA0LjAzIDE4My4x&#10;MyAxMDcuOTIgMTgxLjExIDExNS4zNCAxODEuNzIgMTIyLjk1IDE4MS43MiAxMjIuOTUgMTgxLjcy&#10;IDEyMi45NSAxODEuNzIgMTIyLjk1IDE3My40OCAxMzcuMDggMTcxLjU2IDE0Ni44NCAxNzIuMDgg&#10;MTQ3LjcyIDE3Mi4xMyAxNDcuOCAxNzIuMTkgMTQ3Ljg4IDE3Mi4yNiAxNDcuOTVMMTcxLjkyIDE1&#10;MS4zMkMxNzEuOTIgMTUxLjMyIDE3MS45MiAxNTEuMzggMTcxLjkyIDE1MS40MSAxNzEuODkgMTUx&#10;Ljk2IDE3Mi4zMyAxNTIuNjMgMTcyLjg4IDE1Mi42N0wxNzYuMjUgMTUyLjg3QzE3Ni40NyAxNTIu&#10;ODggMTc2LjY4IDE1Mi45MiAxNzYuODkgMTUyLjkxIDE3Ny4zNCAxNTIuODcgMTc4LjA5IDE1Mi41&#10;OCAxNzguNzQgMTUyLjU2IDE3OS41MSAxNTIuNTMgMTgwLjI3IDE1Mi42NyAxODAuOTkgMTUyLjkz&#10;IDE4MS4zMSAxNTMuMDUgMTgxLjY0IDE1My4xNCAxODEuOTggMTUzLjE5IDE4NS45OSAxNTMuNzkg&#10;MTg3LjU4IDE1My4yNyAxODcuODYgMTUxLjk2IDE4Ny45OCAxNTEuMzcgMTg4LjAzIDE0OS4zNiAx&#10;ODcuMjIgMTQ5LjA0IDE4Ni40IDE0OC43MiAxODUuMTEgMTQ4LjczIDE4Mi44MyAxNDcuODggMTgy&#10;LjM1IDE0Ny43IDE4MS44OCAxNDcuNDUgMTgxLjQxIDE0Ny4xNiAxODUuNTcgMTM2LjgxIDE4Ny4w&#10;NyAxMzAuNyAxODguNDYgMTI2LjQ0IDE4OC43MSAxMjYuMDkgMTg4Ljk0IDEyNS43IDE4OS4xNyAx&#10;MjUuMjkgMTg3LjYyIDEzOS4xNyAxODcuOTYgMTQ2LjY5IDE4OC42OSAxNDcuMjcgMTg4LjgyIDE0&#10;Ny4zNyAxODguOTkgMTQ3LjQ0IDE4OS4xOCAxNDcuNUwxODkgMTUxLjc2QzE4OSAxNTEuNzYgMTg5&#10;IDE1MS44MiAxODkgMTUxLjg1IDE4OSAxNTIuNCAxODkuNDggMTUzLjA1IDE5MC4wMyAxNTMuMDVM&#10;MTkzLjQgMTUzLjA1QzE5My42MiAxNTMuMDUgMTkzLjgzIDE1My4wOCAxOTQuMDQgMTUzLjA1IDE5&#10;NC40OSAxNTIuOTkgMTk1LjIyIDE1Mi42NSAxOTUuODYgMTUyLjU5IDE5Ni42MyAxNTIuNTEgMTk3&#10;LjM5IDE1Mi42MSAxOTguMTMgMTUyLjgzIDE5OC40NiAxNTIuOTMgMTk4Ljc5IDE1MyAxOTkuMTQg&#10;MTUzLjAzIDIwMy4xNyAxNTMuNCAyMDQuNzQgMTUyLjc5IDIwNC45NCAxNTEuNDYgMjA1LjAzIDE1&#10;MC44NyAyMDQuOTUgMTQ4Ljg1IDIwNC4xMyAxNDguNTggMjAzLjI5IDE0OC4zMSAyMDIgMTQ4LjQg&#10;MTk5LjY4IDE0Ny42OCAxOTguNjEgMTQ3LjM1IDE5Ny41MSAxNDYuNjUgMTk2LjU0IDE0Ni4wOSAx&#10;OTYuNzUgMTQ1Ljk4IDE5Ni44OCAxNDUuODUgMTk2Ljg5IDE0NS43IDE5Ny41MiAxMzMuNjkgMTk2&#10;Ljc4IDEyNiAxOTYuNzMgMTIxLjYgMTk2LjczIDEyMS41MyAxOTYuNzEgMTIxLjQ3IDE5Ni43IDEy&#10;MS40MSAxOTYuNyAxMjEuNDEgMTk2LjczIDEyMS40IDE5Ni43MyAxMjEuNEwxOTQuMzIgOTcuMkMx&#10;OTMuMDUgODcuNDYgMTkzLjExIDg1LjUzIDE5My41NiA4Mi4zNCAxOTQuMTYgODEuNDcgMTk1LjE2&#10;IDgwLjM3IDE5NS4zOSA3OC40IDE5NS41IDc3LjQ4IDE5NS4yIDc2LjI4IDE5NC44MiA3NS4xOCAy&#10;MDAuNDEgNzUuNTEgMjA2LjMzIDc1LjE2IDIwNi4zMyA3NS4xNiAyMDkuMTUgNzQuMzQgMjExLjU5&#10;IDczLjYyIDIxMy41NyA3My4wMyAyMTUuOTYgNzIuNjYgMjE4IDcyLjI3IDIxOC42NSA3Mi4xNEwy&#10;MTkuNCA3Mi4xNEMyMTkuNCA3Mi4xNCAyMjAuNDkgNzMuMDcgMjIwLjQ5IDczLjA3TDIyMS4wNSA3&#10;Mi4xNSAyMjEuNjggNzIuMTVDMjIxLjY4IDcyLjE1IDIyMi43MyA3MS44MyAyMjIuOTcgNzEuNjIg&#10;MjIzLjIxIDcxLjQgMjIzLjA4IDcwLjk3IDIyMi44NyA3MC44IDIyMy4zOCA3MC4zMiAyMjMuMzMg&#10;NjkuOTUgMjIzLjExIDY5LjcyIDIyMy40NiA2OS4zMyAyMjMuNDQgNjguOTggMjIzLjM3IDY4Ljc3&#10;IDIyMy42MSA2OC44NyAyMjMuODkgNjguOTMgMjI0LjIgNjguOTIgMjI0LjU3IDY4LjkgMjI0Ljk1&#10;IDY4Ljc5IDIyNS4yOCA2OC41NiAyMjUuMzggNjguNDkgMjI1LjQ2IDY4LjQxIDIyNS41MyA2OC4z&#10;NEwyMzEuMjQgNjcuNzIgMjMxLjE4IDY2LjYyWk0yMjAuMjIgNjcuMDEgMjE5LjkzIDY3LjMyQzIx&#10;OS44MSA2Ny4yNSAyMTkuNzQgNjcuMTUgMjE5LjY5IDY3LjAzTDIyMC4yMiA2Ny4wMVpNMjI1LjE3&#10;IDY4LjM4QzIyNC41OCA2OC44IDIyMy44NiA2OC43NSAyMjMuNDQgNjguNTUgMjIzLjc0IDY4LjQ5&#10;IDIyNC40MSA2OC4zNSAyMjQuODMgNjguMjQgMjI1LjM4IDY4LjEgMjI1LjE4IDY3LjEgMjI0Ljc3&#10;IDY3LjEyIDIyNC42OSA2Ny4xMiAyMjQuNDYgNjcuMTQgMjI0LjE1IDY3LjE2TDIyNC4zMyA2Ni44&#10;NyAyMjUuMzEgNjYuODMgMjI1LjM4IDY4LjE5QzIyNS4zMiA2OC4yNiAyMjUuMjcgNjguMzIgMjI1&#10;LjE4IDY4LjM5WiIgZmlsbD0iIzAwMzAxMiIvPjxwYXRoIGQ9Ik0zMjAuNTggMTU0LjdDMzE5LjYy&#10;IDE1My45NyAzMTguNDUgMTUyLjc4IDMxOC4wNSAxNTIuMzkgMzE3LjgxIDE1Mi4xNSAzMTcuNTkg&#10;MTUxLjkyIDMxNy40MyAxNTEuNzIgMzE3LjI5IDE1MS41NSAzMTcuMDEgMTUxLjU2IDMxNi44NyAx&#10;NTEuNzQgMzE2Ljg1IDE1MS43NiAzMTYuODQgMTUxLjc4IDMxNi44MyAxNTEuODEgMzE1LjQxIDE0&#10;OC4xMyAzMDkuMDQgMTM1LjIxIDMwNS41OSAxMzIuOTYgMzA1LjUxIDEzMi45MSAzMDUuMzggMTMy&#10;LjgzIDMwNS4yMSAxMzIuNzYgMzAzLjg1IDEzMS4xNiAzMDAuNzQgMTI5LjYxIDI5OC42NiAxMjgu&#10;MTYgMjk3LjkgMTI3LjQ0IDI5Ni4yMSAxMjYuMDMgMjk2LjIxIDEyNi4wMyAyOTIuMjYgMTIzLjY4&#10;IDI4OS44MSAxMTkuNTkgMjg3LjY1IDExNi4zMiAyODcuNzggMTE1LjkyIDI4Ny43NCAxMTUuNDEg&#10;Mjg3LjU0IDExNC44NiAyODguNjIgMTEyLjMyIDI5MC4zNCAxMTAuNjYgMjkxLjM5IDEwOS44MSAy&#10;OTIuNDYgMTExLjAzIDI5NS45MyAxMTUuMjIgMjk2Ljc3IDExOC44NEwyOTYuNzUgMTE5LjE0IDI5&#10;Ni40OSAxMjEuNDNDMjk2LjQ3IDEyMS42MSAyOTYuNTMgMTIxLjc4IDI5Ni42NiAxMjEuOTEgMjk2&#10;Ljk3IDEyMi4yMiAyOTcuNTcgMTIyLjg1IDI5OC4wNCAxMjMuNTEgMjk4LjExIDEyMy42MSAyOTgu&#10;NDEgMTIzLjY2IDI5OC43NSAxMjMuNjkgMjk4LjUxIDEyMy45MSAyOTguMjkgMTI0LjIyIDI5OC40&#10;NiAxMjQuNSAyOTguODMgMTI1LjEzIDI5OS41NSAxMjQuNiAyOTkuNTUgMTI0LjYgMjk5LjU1IDEy&#10;NC42IDI5OS45IDEyNC45OSAzMDAuMjMgMTI0Ljg0IDMwMC42OSAxMjQuNjIgMzAxLjIyIDEyMy45&#10;MSAzMDEuMzMgMTIzLjc3IDMwMS44MiAxMjMuNzcgMzAxLjk5IDEyMy4xNSAzMDEuOTkgMTIzLjE1&#10;TDMwMi4wNiAxMjEuOTEgMzAxLjY2IDEyMC40NCAyOTkuMzUgMTE3LjQgMjk5LjM1IDExNy40QzI5&#10;OS4xNiAxMTYuMiAyOTcuNDcgMTA2LjUzIDI5Mi43MyAxMDMuNjkgMjkyLjczIDEwMy42OSAyODYu&#10;NjkgMTA2Ljc4IDI4MS4yIDExMS41MiAyODEuMTcgMTExLjUyIDI4MS4xNSAxMTEuNTMgMjgxLjEy&#10;IDExMS41NCAyODAuNjggMTExLjY4IDI4MC4yNyAxMTEuOCAyNzkuODcgMTExLjkzIDI4MC4wNSAx&#10;MTEuMDYgMjgwLjEgMTA5Ljg5IDI3OS40NSAxMDguOTQgMjc5LjAzIDEwOC4zMyAyNzcuNDggMTA1&#10;LjgzIDI3Mi42NSAxMDYuNTYgMjcxLjIyIDEwNi43OCAyNzAuMjQgMTA3LjM0IDI2OS41NSAxMDgu&#10;MDQgMjY5LjIzIDEwNy44NCAyNjguODcgMTA3LjY3IDI2OC40OSAxMDcuNTggMjY2LjMgMTA3LjA3&#10;IDI2My4xNCAxMDkuMjcgMjYyLjkxIDExMS44MiAyNjMuMjcgMTExLjc3IDI2My42IDExMS43MiAy&#10;NjMuOTIgMTExLjY1IDI2My43NyAxMTIuMDcgMjYzLjcxIDExMi41IDI2My43OSAxMTIuOTEgMjY2&#10;LjEgMTEwLjc3IDI2Ny4yIDExMS4zNSAyNjguMDUgMTExLjQyIDI2Ny45OSAxMTEuODMgMjY3Ljk4&#10;IDExMi4xOSAyNjcuOTcgMTEyLjQ0IDI2Ny45IDExNC4wNCAyNjkuMjMgMTE2LjA1IDI2OS45IDEx&#10;Ni45NSAyNjkuOTggMTE3LjIyIDI3MC4wOCAxMTcuNDYgMjcwLjE3IDExNy42OCAyNjkuMzMgMTE4&#10;LjgxIDI2OC40NyAxMjAuMiAyNjcuNDggMTIyLjAxIDI2Ny41IDEyMi4wNCAyNjcuNTIgMTIyLjA2&#10;IDI2Ny41NCAxMjIuMDkgMjY1LjEyIDEyNi4wMyAyNjAuNSAxMzYuMTcgMjYwLjUgMTM2LjE3IDI1&#10;OC4xNSAxNDEuMzYgMjU3Ljc4IDE1MC4xMyAyNTcuNzggMTUwLjEzIDI1Ny43OCAxNTAuMTMgMjU1&#10;Ljg2IDE1Mi41OCAyNTUuODIgMTUyLjgzIDI1NS43OCAxNTMuMDggMjU1LjkyIDE1My40NiAyNTYu&#10;MDYgMTU0LjAzIDI1Ni4xOSAxNTQuNTYgMjU2LjU4IDE1NC41IDI1Ni42MSAxNTQuODcgMjU2LjY1&#10;IDE1NS4yNCAyNTYuNjEgMTU1LjM1IDI1Ni43NiAxNTUuNTUgMjU3LjAxIDE1NS45IDI1Ny4xMiAx&#10;NTUuODkgMjU3LjM3IDE1NS45MyAyNTcuNzIgMTU1Ljk5IDI1OCAxNTUuNDggMjU4IDE1NS40OCAy&#10;NTcuNzUgMTU1LjgzIDI1OC4yOSAxNTYuMTggMjU4LjI5IDE1Ni4xOEwyNTkuNTQgMTU1LjgzIDI2&#10;MC42NyAxNTQuNDggMjYwLjk3IDE1Mi43MiAyNjAuNzYgMTUwLjYyIDI2NC4yOSAxMzcuMjRDMjY0&#10;LjI5IDEzNy4yNCAyNjYuNzggMTMxLjE1IDI3MS42MSAxMjYuMSAyNzQuODYgMTI4LjUgMjc3Ljgx&#10;IDEyOS40MSAyNzguMjUgMTMyLjA2IDI3OC4yNSAxMzIuMDYgMjc2LjA5IDEzNS4yOSAyNzQuNjQg&#10;MTM3Ljg1IDI3NC42NCAxMzcuODUgMjc0LjYyIDEzNy44NSAyNzQuNjIgMTM3Ljg0IDI3My4xMSAx&#10;NDAuNTUgMjcwLjEzIDE0NS41MiAyNjguMDIgMTUxLjcgMjY3LjI5IDE1My44NiAyNjkuMjkgMTU1&#10;LjczIDI3MS42MiAxNTUuNDEgMjcxLjcgMTU1LjQxIDI3MS43OCAxNTUuNDMgMjcxLjg3IDE1NS40&#10;MyAyNzQuODggMTU1LjU4IDI4NC40MSAxNTEuNTYgMjg5LjczIDE1MS4xNyAyODkuODUgMTUxLjI4&#10;IDI4OS45OCAxNTEuMzIgMjkwLjE2IDE1MS4yOSAyOTEuNDQgMTUxLjAyIDI5Mi45NSAxNTIuNTMg&#10;MjkzLjczIDE1Mi43MiAyOTQuNTEgMTUyLjkxIDI5Ni40OSAxNTMuMjEgMjk3LjAxIDE1Mi43NSAy&#10;OTcuNTMgMTUyLjI5IDI5Ny4wNyAxNTEuMjggMjk2Ljc0IDE1MC41OSAyOTYuMzggMTQ5Ljg0IDI5&#10;NS4xOSAxNDguNyAyOTQgMTQ4Ljc0IDI5Mi44IDE0OC43OCAyOTEuMjIgMTQ3LjM2IDI5MC4yOSAx&#10;NDYuODIgMjg5LjM1IDE0Ni4yOSAyODguNjcgMTQ2Ljg2IDI4OC40OCAxNDcuMjggMjg4LjI5IDE0&#10;Ny43IDI4Ny43NiAxNDguNjUgMjg3Ljc2IDE0OC42NSAyODcuODMgMTQ4LjY3IDI4Ny44OCAxNDgu&#10;NjkgMjg3Ljk0IDE0OC43MiAyODcuNiAxNDguNjcgMjg3LjE4IDE0OC42MiAyODYuNjIgMTQ4LjU4&#10;IDI4NS43OSAxNDguNTEgMjg0Ljk0IDE0OC4zNCAyODQuMjUgMTQ4LjE3IDI4My43OCAxNDguMDIg&#10;MjgzLjI5IDE0Ny44OCAyODIuNzkgMTQ3Ljc1IDI4Mi43OSAxNDcuNzUgMjgyLjc4IDE0Ny43NSAy&#10;ODIuNzggMTQ3Ljc1TDI4Mi43OCAxNDcuNzVDMjgxLjU4IDE0Ny40NSAyODAuMzIgMTQ3LjIyIDI3&#10;OS4wNiAxNDcuMSAyODEuMTcgMTQ0LjM0IDI4My4zNCAxNDEuODcgMjg1LjAxIDEzOS41MSAyODUu&#10;NzggMTM4LjM3IDI4Ni40NSAxMzcuNDUgMjg3IDEzNi43MyAyODcuNTggMTM2Ljg2IDI4OC4xNyAx&#10;MzYuOTMgMjg4Ljc2IDEzNi45NiAyODkuNiAxMzcgMjkxLjAyIDEzNy4wNiAyOTEuNyAxMzcuMDcg&#10;MjkxLjcgMTM3IDI5MS43MiAxMzYuOTMgMjkxLjcyIDEzNi44NiAyOTUuMjYgMTM3LjU3IDI5OS41&#10;MiAxMzcuNjQgMzAxLjMxIDEzNy43NyAzMDIuMTEgMTM5Ljg4IDMwMy41OCAxNDEuMjEgMzA2LjY0&#10;IDE0NC40NCAzMDkuNTkgMTQ4LjAzIDMxMi43MSAxNTEuNTIgMzE0LjEgMTUzLjA1IDMxMy45OCAx&#10;NTMuMDYgMzEzLjg5IDE1My4xNyAzMTMuOTIgMTUzLjI4IDMxNC4wOSAxNTMuOTIgMzE0LjUgMTU0&#10;Ljk2IDMxNC41NyAxNTUuNzggMzE0LjYxIDE1Ni4yMSAzMTQuODEgMTU4LjM2IDMxNiAxNTguNTUg&#10;MzE3LjcgMTU4LjgyIDMyMi4zNCAxNTUuOTkgMzIwLjYyIDE1NC42OVpNMjg5LjQxIDE1MC43MUMy&#10;ODkuNDEgMTUwLjcxIDI4OS40MSAxNTAuNzEgMjg5LjQxIDE1MC43MiAyODkuNDEgMTUwLjcyIDI4&#10;OS40MSAxNTAuNzIgMjg5LjQxIDE1MC43MkwyODkuNDEgMTUwLjcyWiIgZmlsbD0iIzAwMzAxMiIv&#10;Pjwvc3ZnPlBLAwQUAAYACAAAACEAm6Tp0uEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KjzU0Ib4lRVBZyqSrRIFbdtsk2ixnYUu0n69iwnOO7MaPabbDXpVgzUu8YaBeEs&#10;AEGmsGVjKgVfh/enBQjn0ZTYWkMKbuRgld/fZZiWdjSfNOx9JbjEuBQV1N53qZSuqEmjm9mODHtn&#10;22v0fPaVLHscuVy3MgqCRGpsDH+osaNNTcVlf9UKPkYc13H4Nmwv583t+/C8O25DUurxYVq/gvA0&#10;+b8w/OIzOuTMdLJXUzrRKuAhntV5GL2AYH+5jOcgTiwlcRKBzDP5f0L+AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC&#10;3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mWBgLdOkri//4PbXffcVVnKhISGxi6HhSxTS6w&#10;N/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtqFBYDS635TWuxC0WULmXidplTiVjbWLzOaE/o&#10;SY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T/YrE9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G&#10;/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgAAAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIYSJvigDAAC0BwAADgAA&#10;AAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAw1svbMCeAADAngAA&#10;FAAAAAAAAAAAAAAAAACXBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAiL12&#10;69t5AADbeQAAFAAAAAAAAAAAAAAAAACJpAAAZHJzL21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYA&#10;CAAAACEAm6Tp0uEAAAAKAQAADwAAAAAAAAAAAAAAAACWHgEAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAAAAAAAAAApB8BAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAoiABAAAA&#10;">
+                <v:line id="Lige forbindelse 5" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-29233,13033" to="32185,13033" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXUO+xxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJviVQbjHGihFJaKO0ldvIBi7WxTa2Va6mJ+vdVIJDjMDNvmM0u2lGcafaDYw3PKwWC&#10;uHVm4E7D8fC+LEH4gGxwdEwa/sjDbvuw2GBl3IVrOjehEwnCvkINfQhTJaVve7LoV24iTt7JzRZD&#10;knMnzYyXBLejzJQqpMWB00KPE7321H43v1ZDo5pYl/KLzeH0VtSfP8hxX2j99Bhf1iACxXAP39of&#10;RkNe5lmWZ6qA66V0B+T2HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdQ77HHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [1609]" strokeweight=".25pt">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Grafik 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:5845;top:1549;width:28000;height:14194;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAglLyLxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cutWFUpcNGQjucZ0w93Y0Z1ttLqWJbeenXwYDH+/3/1abybZioN43jjXMZwkI4tKZ&#10;hisNH4e3pwyED8gGW8ek4UweNuv7uxXmxo28p6EIlYgh7HPUUIfQ5VL6siaLfuY64sh9ud5iiGdf&#10;SdPjGMNtKxdJoqTFhmNDjR1tayp/il+rwaVhOGbF8VP9pcO+2Lnv03g6aP34ML2+gAg0hX/xzf1u&#10;4nylsnmWquUzXH+KAMj1BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACCUvIvHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <w10:wrap anchory="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001A259A" w:rsidRPr="001A259A">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rejseafregning sendes til: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="001A259A" w:rsidRPr="007E5BD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="da-DK"/>
+          </w:rPr>
+          <w:t>DMI-KTP-SEK@fiin.dk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001A259A">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001A259A" w:rsidRPr="001A259A" w:rsidSect="001A259A">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="2835" w:right="1276" w:bottom="1701" w:left="1276" w:header="873" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CD2125" w:rsidRDefault="00CD2125">
+    <w:p w14:paraId="502CEC85" w14:textId="77777777" w:rsidR="00A44A29" w:rsidRDefault="00A44A29" w:rsidP="0014317B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CD2125" w:rsidRDefault="00CD2125">
+    <w:p w14:paraId="045DCD85" w14:textId="77777777" w:rsidR="00A44A29" w:rsidRDefault="00A44A29" w:rsidP="0014317B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10F4CC89" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRDefault="00DB7723">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="244A9718" w14:textId="6E1820AC" w:rsidR="00DB7723" w:rsidRDefault="00DB7723" w:rsidP="007B6A1D">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F62AEF9" w14:textId="782B3DFB" w:rsidR="00DB7723" w:rsidRDefault="00DB7723" w:rsidP="007B6A1D">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CD2125" w:rsidRDefault="00CD2125">
+    <w:p w14:paraId="4294E29D" w14:textId="77777777" w:rsidR="00A44A29" w:rsidRDefault="00A44A29" w:rsidP="0014317B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CD2125" w:rsidRDefault="00CD2125">
+    <w:p w14:paraId="2DFA2E53" w14:textId="77777777" w:rsidR="00A44A29" w:rsidRDefault="00A44A29" w:rsidP="0014317B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00571298" w:rsidRDefault="00571298">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0E37659D" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRDefault="00DB7723">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43B53E16" w14:textId="792A7DBD" w:rsidR="0014317B" w:rsidRDefault="00DB7723" w:rsidP="007B6A1D">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:sz w:val="28"/>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:t xml:space="preserve">Dansk Militært Idrætsforbund </w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="728C46F0" wp14:editId="0A8A64B8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>226829</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="563418" cy="742869"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1454459338" name="Grafik 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="277138171" name="Grafik 277138171"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="563418" cy="742869"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabel-Gitter"/>
+      <w:tblW w:w="3394" w:type="dxa"/>
+      <w:tblInd w:w="6622" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1337"/>
+      <w:gridCol w:w="2057"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DB7723" w:rsidRPr="001A259A" w14:paraId="6A597926" w14:textId="77777777" w:rsidTr="00086920">
+      <w:trPr>
+        <w:trHeight w:val="194"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1337" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="54316574" w14:textId="4437CCC9" w:rsidR="004227CF" w:rsidRPr="001A259A" w:rsidRDefault="004227CF" w:rsidP="007B6A1D">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="17DFD1F9" w14:textId="587D2641" w:rsidR="00DB7723" w:rsidRPr="001A259A" w:rsidRDefault="00DB7723" w:rsidP="00DB7723">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001A259A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t>Høveltegård</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001A259A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>Ellebækvej 2A</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001A259A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>3460 Birkerød</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2057" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0086F296" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRPr="001A259A" w:rsidRDefault="00DB7723" w:rsidP="00DB7723">
+          <w:pPr>
+            <w:pStyle w:val="Overskrift4"/>
+            <w:spacing w:before="0" w:line="264" w:lineRule="auto"/>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001A259A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t>+45 2210 0950</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="54150FA6" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRPr="001A259A" w:rsidRDefault="001A259A" w:rsidP="00DB7723">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="264" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId1" w:tooltip="Email" w:history="1">
+            <w:r w:rsidR="00DB7723" w:rsidRPr="001A259A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>DMI-KTP-SEK@mil.dk</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4706451F" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRPr="001A259A" w:rsidRDefault="00DB7723" w:rsidP="00DB7723">
+          <w:pPr>
+            <w:pStyle w:val="Overskrift4"/>
+            <w:spacing w:before="0" w:line="264" w:lineRule="auto"/>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001A259A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t>www.dmif.dk</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56969831" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRPr="001A259A" w:rsidRDefault="00DB7723" w:rsidP="00DB7723">
+          <w:pPr>
+            <w:pStyle w:val="Sidehoved"/>
+            <w:spacing w:line="264" w:lineRule="auto"/>
+            <w:rPr>
+              <w:color w:val="1A1A1A"/>
+              <w:spacing w:val="2"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="da-DK"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="05898F7C" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRPr="00615C84" w:rsidRDefault="00DB7723" w:rsidP="00DB7723">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="004F7F6E">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="13"/>
+        <w:szCs w:val="13"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A46A04F" wp14:editId="0281031E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-71351</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>230909</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2241999" cy="798830"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1319805340" name="Grafik 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1853133258" name="Grafik 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2241999" cy="798830"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="09523203" w14:textId="77777777" w:rsidR="00DB7723" w:rsidRPr="00615C84" w:rsidRDefault="00DB7723">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+      <w:rPr>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA64878C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12D775B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8201922"/>
+    <w:lvl w:ilvl="0" w:tplc="04060019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="178D2911"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1736C8DA"/>
+    <w:lvl w:ilvl="0" w:tplc="03786CD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04060003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04060005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04060001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04060003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04060005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04060001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04060003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04060005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23C27F19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16201276"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Opstilling-punkttegn"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1637" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E442C36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AD4F38A"/>
+    <w:lvl w:ilvl="0" w:tplc="B8E6E148">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Opstilling-punkttegnniveau2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CA6411C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FFA1644"/>
+    <w:lvl w:ilvl="0" w:tplc="04060019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501A473F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE72F7A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04060019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="637D02D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C42EBAA2"/>
+    <w:styleLink w:val="Aktuelliste1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74ED7D3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F646750E"/>
+    <w:lvl w:ilvl="0" w:tplc="C784A3A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0406000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04060019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0406001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75AF7DB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E3C385E"/>
+    <w:lvl w:ilvl="0" w:tplc="04060019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="772045245">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1733191642">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1805461395">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1677346821">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1572079510">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1170102878">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1895964796">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1027217747">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="907499594">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="387800944">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="851"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD2125"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F54967"/>
+    <w:rsidRoot w:val="00615C84"/>
+    <w:rsid w:val="00036A2B"/>
+    <w:rsid w:val="00054EA3"/>
+    <w:rsid w:val="000B2B26"/>
+    <w:rsid w:val="000D0806"/>
+    <w:rsid w:val="0014317B"/>
+    <w:rsid w:val="00161B2A"/>
+    <w:rsid w:val="0018585E"/>
+    <w:rsid w:val="001A259A"/>
+    <w:rsid w:val="001B27EE"/>
+    <w:rsid w:val="001C4BAC"/>
+    <w:rsid w:val="001D30FC"/>
+    <w:rsid w:val="001D58FC"/>
+    <w:rsid w:val="001E35B3"/>
+    <w:rsid w:val="001F5A46"/>
+    <w:rsid w:val="00266461"/>
+    <w:rsid w:val="002A24E8"/>
+    <w:rsid w:val="002C58A1"/>
+    <w:rsid w:val="002F7E87"/>
+    <w:rsid w:val="0030424D"/>
+    <w:rsid w:val="00340225"/>
+    <w:rsid w:val="003F42F7"/>
+    <w:rsid w:val="004227CF"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rsid w:val="00463926"/>
+    <w:rsid w:val="004E6498"/>
+    <w:rsid w:val="00615C84"/>
+    <w:rsid w:val="00670D91"/>
+    <w:rsid w:val="00691603"/>
+    <w:rsid w:val="006B3E48"/>
+    <w:rsid w:val="006E2907"/>
+    <w:rsid w:val="00702661"/>
+    <w:rsid w:val="00704522"/>
+    <w:rsid w:val="00715308"/>
+    <w:rsid w:val="00792A48"/>
+    <w:rsid w:val="007A7F58"/>
+    <w:rsid w:val="007B6A1D"/>
+    <w:rsid w:val="008E3247"/>
+    <w:rsid w:val="009178A3"/>
+    <w:rsid w:val="00954137"/>
+    <w:rsid w:val="00A435B6"/>
+    <w:rsid w:val="00A44A29"/>
+    <w:rsid w:val="00A73826"/>
+    <w:rsid w:val="00A84EBC"/>
+    <w:rsid w:val="00A90312"/>
+    <w:rsid w:val="00AA5C7E"/>
+    <w:rsid w:val="00AC40F9"/>
+    <w:rsid w:val="00AC50AA"/>
+    <w:rsid w:val="00AE4386"/>
+    <w:rsid w:val="00AF33DF"/>
+    <w:rsid w:val="00AF5232"/>
+    <w:rsid w:val="00B757B0"/>
+    <w:rsid w:val="00BA6784"/>
+    <w:rsid w:val="00CB4D50"/>
+    <w:rsid w:val="00CE4E63"/>
+    <w:rsid w:val="00D05C2F"/>
+    <w:rsid w:val="00D124F6"/>
+    <w:rsid w:val="00DB7723"/>
+    <w:rsid w:val="00DC71B5"/>
+    <w:rsid w:val="00DD3CB5"/>
+    <w:rsid w:val="00E15B32"/>
+    <w:rsid w:val="00E20A3B"/>
+    <w:rsid w:val="00E43545"/>
+    <w:rsid w:val="00E62871"/>
+    <w:rsid w:val="00F748E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{9B747450-D75C-4C91-8E13-BE175FB4BFC4}"/>
+  <w14:docId w14:val="1BD539DA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3F48E99E-E74C-41E4-9CFC-2A00C5796A67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="da-DK" w:eastAsia="da-DK" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="10" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1631,74 +3241,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1847,498 +3458,1187 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:spacing w:after="360" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift1Tegn"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift2Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift3Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift4Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="da-DK"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift5Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift6Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="00D358" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift7Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="00D358" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift8Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="007A33" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Overskrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Overskrift9Tegn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="007A33" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
+    <w:name w:val="Overskrift 1 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
+    <w:name w:val="Overskrift 2 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift3Tegn">
+    <w:name w:val="Overskrift 3 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift4Tegn">
+    <w:name w:val="Overskrift 4 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift5Tegn">
+    <w:name w:val="Overskrift 5 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift6Tegn">
+    <w:name w:val="Overskrift 6 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="00D358" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift7Tegn">
+    <w:name w:val="Overskrift 7 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="00D358" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift8Tegn">
+    <w:name w:val="Overskrift 8 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="007A33" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift9Tegn">
+    <w:name w:val="Overskrift 9 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Overskrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="007A33" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitelTegn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelTegn">
+    <w:name w:val="Titel Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Undertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UndertitelTegn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="00D358" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UndertitelTegn">
+    <w:name w:val="Undertitel Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Undertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="00D358" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitatTegn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014317B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="320"/>
+      <w:ind w:left="567" w:right="709"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22A736" w:themeColor="accent2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitatTegn">
+    <w:name w:val="Citat Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Citat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0014317B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22A736" w:themeColor="accent2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listeafsnit">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kraftigfremhvning">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strktcitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="StrktcitatTegn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StrktcitatTegn">
+    <w:name w:val="Stærkt citat Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Strktcitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kraftighenvisning">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00451A4E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0C3F1B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Opstilling-punkttegn">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF33DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="284"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sidehoved">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidehovedTegn"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014317B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidehovedTegn">
+    <w:name w:val="Sidehoved Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Sidehoved"/>
+    <w:rsid w:val="0014317B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidefod">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidefodTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014317B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidefodTegn">
+    <w:name w:val="Sidefod Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Sidefod"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0014317B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabel-Gitter">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabel-Normal"/>
-    <w:rsid w:val="00D34273"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00670D91"/>
+    <w:rPr>
+      <w:color w:val="0F284B" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Markeringsbobletekst">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00670D91"/>
+    <w:rPr>
+      <w:color w:val="00EB62" w:themeColor="text1" w:themeTint="99"/>
+      <w:u w:val="thick"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="MarkeringsbobletekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00670D91"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtekst2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Brdtekst2Tegn"/>
+    <w:rsid w:val="00D124F6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1702"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="da-DK" w:eastAsia="da-DK"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Brdtekst2Tegn">
+    <w:name w:val="Brødtekst 2 Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Brdtekst2"/>
+    <w:rsid w:val="00D124F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="da-DK"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opstilling-punkttegnniveau2">
+    <w:name w:val="Opstilling - punkttegn – niveau 2"/>
+    <w:basedOn w:val="Opstilling-punkttegn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF33DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="568" w:hanging="284"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Aktuelliste1">
+    <w:name w:val="Aktuel liste1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF33DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ulstomtale">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF27C6"/>
+    <w:rsid w:val="001A259A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...13 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMI-KTP-SEK@fiin.dk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DMI-KTP-SEK@mil.dk" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\DMI-1\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\7HKSEYJ4\DMIF_indkaldelse.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kontortema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Kontor">
+    <a:clrScheme name="DMIF-1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="003416"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0F284B"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="D0CED5"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="115525"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="22A736"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="E0042D"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FECD1C"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="F39200"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="000000"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="BEBEBE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="003315"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kontor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kontor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">d55fc2fc-a250-4656-9aeb-8de887a77f0e</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6ImZvcnN2YXJldC5maWluLmRrIiwicHJvcHMiOlt7Im4iOiJLbGFzc2lmaWthdGlvbiIsInZhbHMiOlt7InZhbHVlIjoiSUtLRSBLTEFTU0lGSUNFUkVUIn1dfSx7Im4iOiJNYWVya25pbmciLCJ2YWxzIjpbXX1dfQ==</TitusMetadata>
+</titus>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD5B286-8453-4DB8-8A28-39E82DEDF565}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DMIF_indkaldelse.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>51</Words>
-  <Characters>381</Characters>
+  <Words>73</Words>
+  <Characters>460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>190</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Forsvaret</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>393</CharactersWithSpaces>
+  <CharactersWithSpaces>510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jan Vesthede</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>DMI-1 Vesterlund, Bitten</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
-    <vt:lpwstr>e8963036-2145-4b4e-ac93-f3b6f4246931</vt:lpwstr>
+    <vt:lpwstr>d55fc2fc-a250-4656-9aeb-8de887a77f0e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="OriginatingUser">
-    <vt:lpwstr>DMI-2</vt:lpwstr>
+    <vt:lpwstr>DMI-1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentRemapped">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Klassifikation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Klassifikation">
     <vt:lpwstr>IKKE KLASSIFICERET</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Maerkning">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Maerkning">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentRemapped">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
 </Properties>
 </file>